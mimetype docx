--- v1 (2026-03-20)
+++ v2 (2026-04-10)
@@ -836,51 +836,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UK, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDI2_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaprojektować zgodnie z zadaną specyfikacją i zrealizować urządzenie lub prosty system informatyczny dla inżynierii biomedycznej, wykorzystując właściwe metody, techniki i narzędzia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -890,67 +890,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U02, K_U05</w:t>
+        <w:t xml:space="preserve">K_U02, K_U05, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDI2_K01: </w:t>
       </w:r>
     </w:p>