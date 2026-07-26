--- v2 (2026-04-10)
+++ v3 (2026-07-26)
@@ -740,67 +740,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W16</w:t>
+        <w:t xml:space="preserve">K_W16, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDI2_U01: </w:t>
       </w:r>
     </w:p>
@@ -836,51 +836,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UK, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDI2_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaprojektować zgodnie z zadaną specyfikacją i zrealizować urządzenie lub prosty system informatyczny dla inżynierii biomedycznej, wykorzystując właściwe metody, techniki i narzędzia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>