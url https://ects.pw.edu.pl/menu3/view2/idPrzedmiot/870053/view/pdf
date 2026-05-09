--- v1 (2026-03-20)
+++ v2 (2026-05-09)
@@ -965,271 +965,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W11, K_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka w5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę na temat przepisów regulujących wielkość emitowanego promieniowania, stref ochronnych i metod zmniejszania jego wpływu na człowieka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka w5: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka u1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę na temat przepisów regulujących wielkość emitowanego promieniowania, stref ochronnych i metod zmniejszania jego wpływu na człowieka.</w:t>
+        <w:t xml:space="preserve">Potrafi ocenić zagrożenia związane z występowaniem pól elektromagnetycznych w warunkach pracy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W11</w:t>
+        <w:t xml:space="preserve">K_U20, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka u1: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka u2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi ocenić zagrożenia związane z występowaniem pól elektromagnetycznych w warunkach pracy</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić pomiary pól elektromagnetycznych w konkretnym przypadku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U20, K_U21</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">K_U15, K_U21, K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U15, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>