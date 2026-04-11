--- v2 (2026-03-20)
+++ v3 (2026-04-11)
@@ -1125,51 +1125,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin/projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1265,51 +1265,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W10, K_W11</w:t>
+        <w:t xml:space="preserve">K_W11, K_W01, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>