--- v3 (2026-04-11)
+++ v4 (2026-05-10)
@@ -845,87 +845,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W11, K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. metod estymacji punktowej i przedziałowej do wyznaczenia przedziału zawierający mierzoną wartość</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin/projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. metod estymacji punktowej i przedziałowej do wyznaczenia przedziału zawierający mierzoną wartość</w:t>
+        <w:t xml:space="preserve">wiedza nt. testów istotności do oceny wiarygodności otrzymanych wyników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin/projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -944,372 +1014,302 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. testów istotności do oceny wiarygodności otrzymanych wyników</w:t>
+        <w:t xml:space="preserve">wiedza nt. metod selekcji i ekstrakcji cech we wspomaganiu diagnostyki medycznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. podstawowych klasyfikatorów liniowych stosowanych w diagnostyce medycznej łącznie z metodami oceny ich dokładności</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">egzamin/projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. metod selekcji i ekstrakcji cech we wspomaganiu diagnostyki medycznej</w:t>
+        <w:t xml:space="preserve">wiedza nt. metody estymacji widma gęstości mocy sygnałów biomedycznych oraz ich własności</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">projekt</w:t>
+        <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+        <w:t xml:space="preserve">K_W01, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. podstawowych klasyfikatorów liniowych stosowanych w diagnostyce medycznej łącznie z metodami oceny ich dokładności</w:t>
+        <w:t xml:space="preserve">wiedza nt. podstawowych właściwości obrazów oraz sposobów ich analizy, rozumienia i interpretacji, omówić cechy treści obrazowej oraz sposoby oceny jakości i użyteczności obrazów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin/projekt</w:t>
+        <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11</w:t>
-[...68 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W10, K_W11</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_W11, K_W01, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>