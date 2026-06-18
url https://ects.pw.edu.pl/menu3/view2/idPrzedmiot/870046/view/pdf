--- v4 (2026-05-10)
+++ v5 (2026-06-18)
@@ -775,901 +775,901 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W11, K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. estmatorów (nieobciążony/zgodny/efektywny) oraz ich wyznaczania metodą największej wiarygodności</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. estmatorów (nieobciążony/zgodny/efektywny) oraz ich wyznaczania metodą największej wiarygodności</w:t>
+        <w:t xml:space="preserve">wiedza nt. metod estymacji punktowej i przedziałowej do wyznaczenia przedziału zawierający mierzoną wartość</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">egzamin/projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. testów istotności do oceny wiarygodności otrzymanych wyników</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin/projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. metod selekcji i ekstrakcji cech we wspomaganiu diagnostyki medycznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. podstawowych klasyfikatorów liniowych stosowanych w diagnostyce medycznej łącznie z metodami oceny ich dokładności</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin/projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. metody estymacji widma gęstości mocy sygnałów biomedycznych oraz ich własności</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. metod estymacji punktowej i przedziałowej do wyznaczenia przedziału zawierający mierzoną wartość</w:t>
+        <w:t xml:space="preserve">wiedza nt. podstawowych właściwości obrazów oraz sposobów ich analizy, rozumienia i interpretacji, omówić cechy treści obrazowej oraz sposoby oceny jakości i użyteczności obrazów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin/projekt</w:t>
+        <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+        <w:t xml:space="preserve">K_W01, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. testów istotności do oceny wiarygodności otrzymanych wyników</w:t>
+        <w:t xml:space="preserve">wykorzystanie metody estymacji punktowej w pomiarach aktywności źródeł izotopowych/radiofarmaceutyków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin/projekt</w:t>
+        <w:t xml:space="preserve">projekt/egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+        <w:t xml:space="preserve">K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. metod selekcji i ekstrakcji cech we wspomaganiu diagnostyki medycznej</w:t>
+        <w:t xml:space="preserve">wykorzystanie metody estymacji przedziałowej do analizy prążka widma spektrometrycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">projekt/egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U02, K_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dokonanie oceny otrzymanych wyników pomiarowych przy pomocy testów statystycznych oraz analizy wariancji </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt/egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U02, K_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">przeprowadzenie (wybraną metodą) selekcji cech dla dostępnych danych pomiarowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt/egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U02, K_U03, K_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">przeprowadzenie oceny wiarygodności diagnostycznej obrazów medycznych, zaprojektować test i zanalizować wyniki</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11</w:t>
-[...569 lines deleted...]
-        <w:t xml:space="preserve">K_U02, K_U03, K_U21</w:t>
+        <w:t xml:space="preserve">K_U21, K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>