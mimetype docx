--- v5 (2026-06-18)
+++ v6 (2026-07-29)
@@ -775,901 +775,901 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. estmatorów (nieobciążony/zgodny/efektywny) oraz ich wyznaczania metodą największej wiarygodności</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. metod estymacji punktowej i przedziałowej do wyznaczenia przedziału zawierający mierzoną wartość</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin/projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W11, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. estmatorów (nieobciążony/zgodny/efektywny) oraz ich wyznaczania metodą największej wiarygodności</w:t>
+        <w:t xml:space="preserve">wiedza nt. testów istotności do oceny wiarygodności otrzymanych wyników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">egzamin/projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. metod selekcji i ekstrakcji cech we wspomaganiu diagnostyki medycznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. podstawowych klasyfikatorów liniowych stosowanych w diagnostyce medycznej łącznie z metodami oceny ich dokładności</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin/projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W7: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. metody estymacji widma gęstości mocy sygnałów biomedycznych oraz ich własności</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+        <w:t xml:space="preserve">K_W01, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. metod estymacji punktowej i przedziałowej do wyznaczenia przedziału zawierający mierzoną wartość</w:t>
+        <w:t xml:space="preserve">wiedza nt. podstawowych właściwości obrazów oraz sposobów ich analizy, rozumienia i interpretacji, omówić cechy treści obrazowej oraz sposoby oceny jakości i użyteczności obrazów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin/projekt</w:t>
+        <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+        <w:t xml:space="preserve">K_W01, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. testów istotności do oceny wiarygodności otrzymanych wyników</w:t>
+        <w:t xml:space="preserve">wykorzystanie metody estymacji punktowej w pomiarach aktywności źródeł izotopowych/radiofarmaceutyków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin/projekt</w:t>
+        <w:t xml:space="preserve">projekt/egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+        <w:t xml:space="preserve">K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. metod selekcji i ekstrakcji cech we wspomaganiu diagnostyki medycznej</w:t>
+        <w:t xml:space="preserve">wykorzystanie metody estymacji przedziałowej do analizy prążka widma spektrometrycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">projekt/egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U02, K_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dokonanie oceny otrzymanych wyników pomiarowych przy pomocy testów statystycznych oraz analizy wariancji </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt/egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U02, K_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">przeprowadzenie (wybraną metodą) selekcji cech dla dostępnych danych pomiarowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt/egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U02, K_U03, K_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">przeprowadzenie oceny wiarygodności diagnostycznej obrazów medycznych, zaprojektować test i zanalizować wyniki</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11</w:t>
-[...498 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">K_U02, K_U03, K_U21</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_U21, K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>