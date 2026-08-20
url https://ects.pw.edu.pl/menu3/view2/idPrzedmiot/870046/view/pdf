--- v6 (2026-07-29)
+++ v7 (2026-08-20)
@@ -915,121 +915,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin/projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. testów istotności do oceny wiarygodności otrzymanych wyników</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin/projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W11, K_W01</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_W01, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>