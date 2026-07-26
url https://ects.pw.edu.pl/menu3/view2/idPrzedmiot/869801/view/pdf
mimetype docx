--- v1 (2026-04-23)
+++ v2 (2026-07-26)
@@ -768,201 +768,201 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena wyników Spr1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W04, K_W06, K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot, posiada wiedzę na temat: 	metodyki dynamicznego odtwarzanie mezurandów, 	metodyki quasi-dynamicznego odtwarzanie mezurandów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ocena wyników Spr2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03, K_W04, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student, który zaliczył przedmiot, posiada wiedzę na temat: 	metodyki dynamicznego odtwarzanie mezurandów, 	metodyki quasi-dynamicznego odtwarzanie mezurandów.</w:t>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot, potrafi: 	zaimplementować algorytm CPSP opisany w literaturze naukowo-technicznej, 	zbadać jego właściwości numeryczne i metrologiczne przy użyciu narzędzi analitycznych i obliczeniowych, 	ocenić praktyczną przydatność zbadanego algorytmu, 	przedstawić wyniki swojej pracy w formie komunikatywnego raportu spełniającego formalne wymagania stawiane publikacjom naukowo-technicznym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ocena wyników Spr2</w:t>
+        <w:t xml:space="preserve">ocena wyników Spr1, Spr2 i projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03, K_W04, K_W06</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">K_U10, K_U12, K_U15, K_U01, K_U07, K_U08</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U10, K_U12, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>