--- v7 (2026-06-19)
+++ v8 (2026-09-27)
@@ -962,67 +962,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w czasie semestru, ocena sprawozdania z pracowni dyplomowej lub pracy dyplomowej magisterskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U16, K_U18, K_U09, K_U10, K_U11</w:t>
+        <w:t xml:space="preserve">K_U09, K_U10, K_U11, K_U16, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDYM_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przygotować specyfikację złożonego zadania inżynierskiego lub zadania o charakterze badawczym, także koncepcyjnie nowego, z uwzględnieniem aspektów pozatechnicznych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>