--- v8 (2026-09-27)
+++ v9 (2026-10-19)
@@ -812,51 +812,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w czasie semestru, ocena sprawozdania z pracowni dyplomowej lub pracy dyplomowej magisterskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W13</w:t>
+        <w:t xml:space="preserve">K_W13, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WK, III.P6S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -978,51 +978,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U09, K_U10, K_U11, K_U16, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDYM_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przygotować specyfikację złożonego zadania inżynierskiego lub zadania o charakterze badawczym, także koncepcyjnie nowego, z uwzględnieniem aspektów pozatechnicznych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>