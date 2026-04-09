--- v4 (2026-03-20)
+++ v5 (2026-04-09)
@@ -892,67 +892,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w czasie semestru, ocena sprawozdania z pracowni dyplomowej lub pracy dyplomowej magisterskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UU, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDYM_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi ocenić przydatność i wybrać narzędzia do realizacji złożonego zadania inżynierskiego lub badawczego, w razie potrzeby opracowując nowe narzędzia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1032,51 +1032,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w ciągu semestru, ocena sprawozdania z pracowni dyplomowej lub pracy dyplomowej magisterskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U17, K_U18, K_U19</w:t>
+        <w:t xml:space="preserve">K_U18, K_U19, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1102,67 +1102,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy dyplomowej magisterskiej lub jej ustalonych fragmentów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U17, K_U18, K_U19</w:t>
+        <w:t xml:space="preserve">K_U19, K_U17, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDYM_K01: </w:t>
       </w:r>
     </w:p>