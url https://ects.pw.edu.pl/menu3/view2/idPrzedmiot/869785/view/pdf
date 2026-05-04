--- v5 (2026-04-09)
+++ v6 (2026-05-04)
@@ -962,67 +962,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w czasie semestru, ocena sprawozdania z pracowni dyplomowej lub pracy dyplomowej magisterskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U10, K_U11, K_U16, K_U18</w:t>
+        <w:t xml:space="preserve">K_U16, K_U18, K_U09, K_U10, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDYM_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przygotować specyfikację złożonego zadania inżynierskiego lub zadania o charakterze badawczym, także koncepcyjnie nowego, z uwzględnieniem aspektów pozatechnicznych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1032,51 +1032,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy w ciągu semestru, ocena sprawozdania z pracowni dyplomowej lub pracy dyplomowej magisterskiej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U18, K_U19, K_U17</w:t>
+        <w:t xml:space="preserve">K_U17, K_U18, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>