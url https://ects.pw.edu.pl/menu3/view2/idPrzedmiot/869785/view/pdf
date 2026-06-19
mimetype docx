--- v6 (2026-05-04)
+++ v7 (2026-06-19)
@@ -978,51 +978,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U16, K_U18, K_U09, K_U10, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDYM_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przygotować specyfikację złożonego zadania inżynierskiego lub zadania o charakterze badawczym, także koncepcyjnie nowego, z uwzględnieniem aspektów pozatechnicznych </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1102,67 +1102,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena pracy dyplomowej magisterskiej lub jej ustalonych fragmentów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U19, K_U17, K_U18</w:t>
+        <w:t xml:space="preserve">K_U17, K_U18, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDYM_K01: </w:t>
       </w:r>
     </w:p>