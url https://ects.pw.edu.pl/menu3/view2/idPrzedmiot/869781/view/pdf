--- v2 (2026-02-28)
+++ v3 (2026-04-09)
@@ -982,137 +982,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U19</w:t>
+        <w:t xml:space="preserve">K_U19, K_U07, K_U10, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">posiada umiejętność projektowania oprogramowania dla systemów monitorowania na odległość</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U17, K_U19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada umiejętność wykorzystania standardów transmisji danych medycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>