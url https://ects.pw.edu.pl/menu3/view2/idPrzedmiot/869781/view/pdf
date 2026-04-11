--- v3 (2026-04-09)
+++ v4 (2026-04-11)
@@ -982,67 +982,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U19, K_U07, K_U10, K_U12</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada umiejętność projektowania oprogramowania dla systemów monitorowania na odległość</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1138,51 +1138,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U12, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>