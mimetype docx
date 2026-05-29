--- v4 (2026-04-11)
+++ v5 (2026-05-29)
@@ -998,191 +998,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">posiada umiejętność projektowania oprogramowania dla systemów monitorowania na odległość</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U17, K_U19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada umiejętność projektowania oprogramowania dla systemów monitorowania na odległość</w:t>
+        <w:t xml:space="preserve">posiada umiejętność wykorzystania standardów transmisji danych medycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U17, K_U19</w:t>
+        <w:t xml:space="preserve">K_U07, K_U12, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>