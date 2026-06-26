--- v5 (2026-05-29)
+++ v6 (2026-06-26)
@@ -998,51 +998,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada umiejętność projektowania oprogramowania dla systemów monitorowania na odległość</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1122,67 +1122,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U12, K_U13</w:t>
+        <w:t xml:space="preserve">K_U12, K_U13, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>