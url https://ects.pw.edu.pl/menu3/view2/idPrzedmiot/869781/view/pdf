--- v6 (2026-06-26)
+++ v7 (2026-07-26)
@@ -982,207 +982,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U19</w:t>
+        <w:t xml:space="preserve">K_U12, K_U19, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">posiada umiejętność projektowania oprogramowania dla systemów monitorowania na odległość</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U17, K_U19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada umiejętność projektowania oprogramowania dla systemów monitorowania na odległość</w:t>
+        <w:t xml:space="preserve">posiada umiejętność wykorzystania standardów transmisji danych medycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U17, K_U19</w:t>
+        <w:t xml:space="preserve">K_U07, K_U12, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>