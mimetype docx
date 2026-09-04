--- v7 (2026-07-26)
+++ v8 (2026-09-04)
@@ -982,67 +982,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U19, K_U07, K_U10</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada umiejętność projektowania oprogramowania dla systemów monitorowania na odległość</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1272,51 +1272,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K04, K_K06</w:t>
+        <w:t xml:space="preserve">K_K06, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>