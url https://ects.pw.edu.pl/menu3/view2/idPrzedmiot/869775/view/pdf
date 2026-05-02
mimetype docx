--- v4 (2026-03-22)
+++ v5 (2026-05-02)
@@ -975,51 +975,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>