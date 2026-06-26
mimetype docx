--- v5 (2026-05-02)
+++ v6 (2026-06-26)
@@ -765,51 +765,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>