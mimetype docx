--- v6 (2026-06-26)
+++ v7 (2026-07-25)
@@ -765,51 +765,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1055,67 +1055,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U01, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZTPDM_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaimplementować algorytmy filtracji i segmentacji w języku Java lub środowisku Matlab</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>