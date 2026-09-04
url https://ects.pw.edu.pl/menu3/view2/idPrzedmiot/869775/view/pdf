--- v7 (2026-07-25)
+++ v8 (2026-09-04)
@@ -1055,67 +1055,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U01, K_U07</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZTPDM_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaimplementować algorytmy filtracji i segmentacji w języku Java lub środowisku Matlab</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1275,51 +1275,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K04, K_K05</w:t>
+        <w:t xml:space="preserve">K_K05, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>