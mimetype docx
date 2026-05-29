--- v2 (2026-03-20)
+++ v3 (2026-05-29)
@@ -976,67 +976,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U17, K_U01</w:t>
+        <w:t xml:space="preserve">K_U17, K_U01, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UK, I.P7S_UW, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>