--- v3 (2026-05-29)
+++ v4 (2026-09-05)
@@ -922,51 +922,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi użyć procedur przetwarzania obrazów na dostarczonych przykładach. Potrafi dokonać ekstrakcji cech odpowiedzi BOLD z obrazu NMR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -976,67 +976,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U17, K_U01, K_U07</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UK, I.P7S_UW, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>