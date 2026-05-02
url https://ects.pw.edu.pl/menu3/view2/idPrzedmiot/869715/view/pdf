--- v1 (2026-03-20)
+++ v2 (2026-05-02)
@@ -754,51 +754,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie laboratorium i egzamin końcowy </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>