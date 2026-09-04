--- v2 (2026-05-02)
+++ v3 (2026-09-04)
@@ -754,51 +754,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie laboratorium i egzamin końcowy </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W10</w:t>
+        <w:t xml:space="preserve">K_W10, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -905,51 +905,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U12, K_U14</w:t>
+        <w:t xml:space="preserve">K_U12, K_U14, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>