--- v2 (2026-03-21)
+++ v3 (2026-05-02)
@@ -1145,67 +1145,67 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązywanie zadań na zajęciach i
 samodzielnie, a także prezentacja wyników na
 zajęciach. Analizowanie treści aktów prawnych
 na zajęciach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_K01, K2_K02, K2_K05</w:t>
+        <w:t xml:space="preserve">K2_K02, K2_K05, K2_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KO, I.P7S_KK, I.P7S_KR</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR, I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PADUZ_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie formułować i przedstawiać uzasadnione prawnie i ekonomicznie opinie na tematy związane z działalnością gospodarczą i je poprawnie uzasadniać.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>