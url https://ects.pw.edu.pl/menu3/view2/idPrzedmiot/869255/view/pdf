--- v3 (2026-05-02)
+++ v4 (2026-08-19)
@@ -1145,67 +1145,67 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązywanie zadań na zajęciach i
 samodzielnie, a także prezentacja wyników na
 zajęciach. Analizowanie treści aktów prawnych
 na zajęciach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_K02, K2_K05, K2_K01</w:t>
+        <w:t xml:space="preserve">K2_K01, K2_K02, K2_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">I.P7S_KO, I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PADUZ_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie formułować i przedstawiać uzasadnione prawnie i ekonomicznie opinie na tematy związane z działalnością gospodarczą i je poprawnie uzasadniać.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1288,51 +1288,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązywanie zadań na zajęciach i samodzielnie, a także prezentacja wyników na zajęciach. Analizowanie treści aktów prawnych na zajęciach i samodzielnie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_K01, K1_K01</w:t>
+        <w:t xml:space="preserve">K1_K01, K2_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>