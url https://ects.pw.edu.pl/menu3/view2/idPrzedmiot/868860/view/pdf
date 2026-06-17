--- v2 (2026-02-27)
+++ v3 (2026-06-17)
@@ -1072,51 +1072,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APA_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać wstępnej oceny ekonomicznej podejmowanych działań Inżynierskich.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1143,51 +1143,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APA_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dobrać odpowiedni sprzęt automatyki i robotyki do realizacji rozwiązywanego zadania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>