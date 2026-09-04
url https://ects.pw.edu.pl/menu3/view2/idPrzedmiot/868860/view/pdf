--- v3 (2026-06-17)
+++ v4 (2026-09-04)
@@ -1072,51 +1072,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka APA_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać wstępnej oceny ekonomicznej podejmowanych działań Inżynierskich.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>