--- v1 (2026-02-27)
+++ v2 (2026-05-01)
@@ -1034,357 +1034,357 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę w zakresie projektowania wejścia do portu, kanałów portowych, redy, drogi hamowania, obrotnic i basenów portowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin pisemny z częścią rysunkową</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę w zakresie projektowania wejścia do portu, kanałów portowych, redy, drogi hamowania, obrotnic i basenów portowych</w:t>
+        <w:t xml:space="preserve">Posiada wiedzę w zakresie floty żeglugi śródlądowej, portów żeglugi śródlądowej, śródlądowych dróg wodnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">egzamin pisemny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W08: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę ogólną w zakresie tendencji rozwoju transportu wodnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin pisemny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę teoretyczną niezbędną do projektowania portów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny z częścią rysunkową</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_U23, Tr1A_U20, Tr1A_U08, Tr1A_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, I.P6S_UK, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozpoznać różne typy statków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>