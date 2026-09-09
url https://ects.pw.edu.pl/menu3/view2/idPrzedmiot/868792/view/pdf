--- v2 (2026-05-01)
+++ v3 (2026-09-09)
@@ -1034,121 +1034,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę w zakresie projektowania wejścia do portu, kanałów portowych, redy, drogi hamowania, obrotnic i basenów portowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin pisemny z częścią rysunkową</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>