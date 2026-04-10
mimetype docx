--- v1 (2026-02-08)
+++ v2 (2026-04-10)
@@ -748,277 +748,277 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena formująca: I pisemny sprawdzian cząstkowy, zawierający 3 pytania otwarte ( w tym 1 dotyczące treści opisanego efektu); wymagana odpowiedź w co najmniej 50%; fakultatywna ocena podsumowująca: pisemny sprawdzian - 1 z 6 pytań otwartych, wymagana odpowiedź w co najmniej 50%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W05</w:t>
+        <w:t xml:space="preserve">Tr1A_W05, Tr1A_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę podstawową w zakresie wymagań dotyczących budowy i funkcjonowania systemów zarządzania bezpieczeństwem i higiena pracy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ocena formująca: I pisemny sprawdzian cząstkowy, zawierający 3 pytania otwarte ( w tym 1 dotyczące treści opisanego efektu); wymagana odpowiedź w co najmniej 50%; fakultatywna ocena podsumowująca: pisemny sprawdzian - 1 z 6 pytań otwartych, wymagana odpowiedź w co najmniej 50%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę podstawową w zakresie wymagań dotyczących budowy i funkcjonowania systemów zarządzania bezpieczeństwem i higiena pracy</w:t>
+        <w:t xml:space="preserve">Ma szczegółową wiedzę związaną z szacowaniem i wartościowaniem ryzyka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ocena formująca: I pisemny sprawdzian cząstkowy, zawierający 3 pytania otwarte ( w tym 1 dotyczące treści opisanego efektu); wymagana odpowiedź w co najmniej 50%; fakultatywna ocena podsumowująca: pisemny sprawdzian - 1 z 6 pytań otwartych, wymagana odpowiedź w co najmniej 50%</w:t>
+        <w:t xml:space="preserve">ocena formująca: II pisemny sprawdzian cząstkowy, zawierający 3 pytania otwarte ( w tym 1 dotyczące treści opisanego efektu); wymagana odpowiedź w co najmniej 50%; fakultatywna ocena podsumowująca: pisemny sprawdzian - 1 z 6 pytań otwartych, wymagana odpowiedź w co najmniej 50%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma szczegółową wiedzę związaną z szacowaniem i wartościowaniem ryzyka</w:t>
+        <w:t xml:space="preserve">Ma wiedzę z zakresu badań wypadków przy pracy i ich dokumentowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena formująca: II pisemny sprawdzian cząstkowy, zawierający 3 pytania otwarte ( w tym 1 dotyczące treści opisanego efektu); wymagana odpowiedź w co najmniej 50%; fakultatywna ocena podsumowująca: pisemny sprawdzian - 1 z 6 pytań otwartych, wymagana odpowiedź w co najmniej 50%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07</w:t>
+        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>