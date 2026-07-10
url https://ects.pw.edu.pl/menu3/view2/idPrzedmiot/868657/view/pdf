--- v1 (2026-05-01)
+++ v2 (2026-07-10)
@@ -828,341 +828,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma uporządkowaną, podbudowaną teoretycznie wiedzę z zakresu strukturalnej zawodności  układów i systemów cyfrowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprawdzian - 1 pytanie/zadanie z tego zakresu. Zalicza ocena 3 w skali 2-5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma uporządkowaną, podbudowaną teoretycznie wiedzę z zakresu strukturalnej zawodności  układów i systemów cyfrowych</w:t>
+        <w:t xml:space="preserve">Ma szczegółową wiedzę związaną z metodyką projektowania kombinacyjnych i sekwencyjnych cyfrowych układów sterowania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - 1 pytanie/zadanie z tego zakresu. Zalicza ocena 3 w skali 2-5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W10</w:t>
+        <w:t xml:space="preserve">Tr1A_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma szczegółową wiedzę związaną z metodyką projektowania kombinacyjnych i sekwencyjnych cyfrowych układów sterowania.</w:t>
+        <w:t xml:space="preserve">Orientuje się w obecnym stanie i trendach rozwojowych techniki cyfrowej, automatyki i elektroniki </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - 1 pytanie/zadanie z tego zakresu. Zalicza ocena 3 w skali 2-5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Orientuje się w obecnym stanie i trendach rozwojowych techniki cyfrowej, automatyki i elektroniki </w:t>
+        <w:t xml:space="preserve">Potrafi zaprojektować układy cyfrowe realizujące proste funkcje teleinformatyki i sterowania ruchem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian - 1 pytanie/zadanie z tego zakresu. Zalicza ocena 3 w skali 2-5.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09</w:t>
+        <w:t xml:space="preserve">Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać krytycznej analizy funcjonowania i ocenić strukturalną zawodność prostych cyfrowych układów sterowania ruchem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>