--- v3 (2026-05-01)
+++ v4 (2026-07-09)
@@ -895,191 +895,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_W14, Tr1A_W08, Tr1A_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WK.o, I.P6S_WG, I.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę dotyczącą wskaźnikowej oceny stanu finansów w przedsiębiorstwie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Na zaliczeniu pisemnym pytania testowe (1/6 wszystkich pytań testowych) dotyczące zagadnień opisanych w efekcie W04. Zaliczenie ma miejsce, gdy student udzieli minimum 50% poprawnych odpowiedzi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_W14, Tr1A_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę dotyczącą wskaźnikowej oceny stanu finansów w przedsiębiorstwie</w:t>
+        <w:t xml:space="preserve">Posiada wiedzę odnośnie znaczenia i funkcji sektora transportu w gospodarce Polski i UE oraz wskaźników pozwalających dokonać takiej oceny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na zaliczeniu pisemnym pytania testowe (1/6 wszystkich pytań testowych) dotyczące zagadnień opisanych w efekcie W04. Zaliczenie ma miejsce, gdy student udzieli minimum 50% poprawnych odpowiedzi</w:t>
+        <w:t xml:space="preserve">Na zaliczeniu pisemnym pytania testowe (1/6 wszystkich pytań testowych) dotyczące zagadnień opisanych w efekcie W05. Zaliczenie ma miejsce, gdy student udzieli minimum 50% poprawnych odpowiedzi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W14, Tr1A_W05</w:t>
+        <w:t xml:space="preserve">Tr1A_W13, Tr1A_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o, I.P6S_WG</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę w zakresie polityki transportowej Polski i UE oraz koncepcji zrównoważonego rozwoju transportu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>