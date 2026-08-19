--- v2 (2026-06-16)
+++ v3 (2026-08-19)
@@ -744,51 +744,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca ćwiczeniowa, część dotycząca: podziału odcinków na szlaki (odstępy), obliczenia czasów jazdy i czasów szlakowego następstwa pociągów, obliczenia liczby pociągów obciążających zadane odcinki oraz opracowania organizacji ruchu pociągów na zadanych odcinkach w formie graficznej, wymagane jest dokonanie prawidłowego podziału odcinków na szlaki (odstępy), prawidłowego obliczenia czasów jazdy i czasów szlakowego następstwa pociągów, prawidłowego obliczenia liczby pociągów obciążających zadane odcinki oraz prawidłowego opracowania organizacji ruchu pociągów na zadanych odcinkach w formie graficznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W09, Tr1A_W12</w:t>
+        <w:t xml:space="preserve">Tr1A_W12, Tr1A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1035,67 +1035,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca ćwiczeniowa, wymagane jest dokonanie prawidłowego podziału odcinków na szlaki (odstępy), prawidłowego obliczenia czasów jazdy i czasów szlakowego następstwa pociągów, prawidłowego obliczenia liczby pociągów obciążających zadane odcinki, prawidłowego opracowania organizacji ruchu pociągów na zadanych odcinkach w formie graficznej oraz prawidłowego obliczenia zdolności przepustowej odcinków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U20, Tr1A_U22, Tr1A_U24, Tr1A_U01, Tr1A_U03</w:t>
+        <w:t xml:space="preserve">Tr1A_U01, Tr1A_U03, Tr1A_U20, Tr1A_U22, Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.4.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent potrafi samodzielnie dokonać obiegowania pojazdów kolejowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1175,67 +1175,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ćwiczenia projektowe: część dotycząca przygotowania wykresu pracy drużyn trakcyjnych oraz sporządzenia planu obsługi pociągów przez drużyny konduktorskie, wymagane jest prawidłowe przygotowanie wykresu pracy drużyn trakcyjnych oraz prawidłowe sporządzenie planu obsługi pociągów przez drużyny konduktorskie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U01, Tr1A_U03, Tr1A_U20, Tr1A_U22, Tr1A_U24</w:t>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U01, Tr1A_U03, Tr1A_U20, Tr1A_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, I.P6S_UK, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent potrafi samodzielnie dokonywać oceny organizacji ruchu kolejowego z wykorzystaniem różnych wskaźników</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>