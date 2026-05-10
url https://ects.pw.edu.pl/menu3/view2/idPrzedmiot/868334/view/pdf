--- v2 (2026-02-27)
+++ v3 (2026-05-10)
@@ -1116,67 +1116,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadanie programistyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U15, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U06, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka 1060-GI000-ISP-2008_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi skorzystać z bibliotek i ich dokumentacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1186,51 +1186,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadanie programistyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U06, K_U10, K_U15</w:t>
+        <w:t xml:space="preserve">K_U10, K_U15, K_U01, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>