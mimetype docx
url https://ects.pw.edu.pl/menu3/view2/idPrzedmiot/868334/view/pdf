--- v3 (2026-05-10)
+++ v4 (2026-07-29)
@@ -1046,191 +1046,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadanie programistyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U15, K_U01, K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1060-GI000-ISP-2008_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zastosować wzorce projektowe we własnym programie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zadanie programistyczne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U06, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1060-GI000-ISP-2008_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1060-GI000-ISP-2008_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zastosować wzorce projektowe we własnym programie</w:t>
+        <w:t xml:space="preserve">Potrafi skorzystać z bibliotek i ich dokumentacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadanie programistyczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U06, K_U15</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">K_U10, K_U15, K_U01, K_U06</w:t>
+        <w:t xml:space="preserve">K_U01, K_U06, K_U10, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>