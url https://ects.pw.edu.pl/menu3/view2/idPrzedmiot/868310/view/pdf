--- v1 (2026-03-23)
+++ v2 (2026-08-19)
@@ -12,773 +12,773 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nazwa przedmiotu: </w:t>
+        <w:t xml:space="preserve">Name of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inteligentne systemy transportowe (ITS)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Koordynator przedmiotu: </w:t>
+        <w:t xml:space="preserve">Coordinator of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Status przedmiotu: </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Program: </w:t>
+        <w:t xml:space="preserve">Type of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Optional</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level of education: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">First cycle studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Geoinformatyka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Grupa przedmiotów: </w:t>
+        <w:t xml:space="preserve">Group of courses: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obieralne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kod przedmiotu: </w:t>
+        <w:t xml:space="preserve">Code of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1060-GI000-ISP-6020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Semestr nominalny: </w:t>
+        <w:t xml:space="preserve">Nominal semester: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">6 / rok ak. 2019/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba godzin pracy studenta związanych z osiągnięciem efektów uczenia się: </w:t>
+        <w:t xml:space="preserve">Number of hours of student’s work to achieve learning outcomes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">30 godz., w tym:
 1) liczba godzin kontaktowych - 16:
 a) 15 godz. - wykład,
 b) 1 godz. - konsultacje.
 2) praca własna studenta:
 a) 7 godz. - analiza dodatkowej literatury i map,
 b) 7 godz. – przygotowywanie się studenta do zaliczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS na zajęciach wymagających bezpośredniego udziału nauczycieli akademickich: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits on the course with direct participation of academic teacher: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">0,5 pkt. ECTS.
 Liczba godzin kontaktowych - 16:
 a) 35 godz. - wykład,
 b) 1 godz. - konsultacje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Język prowadzenia zajęć: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Liczba punktów ECTS, którą student uzyskuje w ramach zajęć o charakterze praktycznym: </w:t>
+        <w:t xml:space="preserve">Language of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">polish</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of ECTS credits on practical activities on the course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">0 ECTS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Formy zajęć i ich wymiar w semestrze: </w:t>
+        <w:t xml:space="preserve">Form of didactic studies and number of hours per semester: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2200" w:type="dxa"/>
         <w:gridCol w:w="2200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="2500" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wykład: </w:t>
+              <w:t xml:space="preserve">Lecture: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ćwiczenia: </w:t>
+              <w:t xml:space="preserve">Exercise type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratorium: </w:t>
+              <w:t xml:space="preserve">Laboratory: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projekt: </w:t>
+              <w:t xml:space="preserve">Project type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lekcje komputerowe: </w:t>
+              <w:t xml:space="preserve">Computer lessons: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wymagania wstępne: </w:t>
+        <w:t xml:space="preserve">Preliminary requirements: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">__</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Limit liczby studentów: </w:t>
+        <w:t xml:space="preserve">Limit of students: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Cel przedmiotu: </w:t>
+        <w:t xml:space="preserve">Purpose of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celem przedmiotu jest zapoznanie z problematyką inteligentnych systemów transportowych, przede wszystkim w kontekście wykorzystania technologii ICT oraz technologii geoinformacyjnych. Celem przedmiotu jest przygotowanie studentów do udziału w zespołach projektowych tworzących rozwiązania z zakresu ITS. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Treści kształcenia: </w:t>
+        <w:t xml:space="preserve">Contents of education: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">--&gt; Wykład
 Cele budowy systemów ITS. Standardy w ITS. Architektura i komponenty systemów ITS. Systemy informacji dla podróżnych. Systemy zarządzania ruchem. Inteligentne i autonomiczne pojazdy.
 Optymalizacja transportu publicznego. Wspomaganie bezpieczeństwa w ruchu drogowym. Elektroniczne płatności na drogach. Znaczenie informacji przestrzennej i technologii geoinformacyjnych dla ITS
 Przegląd rozwiązań ITS w Polsce i na świecie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Metody oceny: </w:t>
+        <w:t xml:space="preserve">Methods of evaluation: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie dwóch sprawdzianów. 
 Ocena końcowa jako średnia ze sprawdzianów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Egzamin: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Literatura: </w:t>
+        <w:t xml:space="preserve">Exam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">no</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Literature: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adamski A (2003): Inteligentne Systemy Transportowe: Sterowanie, Nadzór, Zarządzanie, Monografie AGH. 
 Bartczak K. “Scenariusze rozwoju ITS w polskim transporcie drogowym w latach 2008-2013 cz.1”, Przegląd ITS, nr 1
 ITS STRATEGIC PLAN 2015 –2019 http://www.its.dot.gov/strategicplan.pdf
 Przegląd ITS, http://przeglad-its.pl/
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Witryna www przedmiotu: </w:t>
+        <w:t xml:space="preserve">Website of the course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Uwagi: </w:t>
+        <w:t xml:space="preserve">Notes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">brak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
         <w:t>Charakterystyki przedmiotowe</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>Profil praktyczny - wiedza</w:t>
+        <w:t>Practical profile - knowledge</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GI.ISP-6020_W1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna ideę budowy i wykorzystywania inteligentnych systemów transportowych (ITS) oraz orientuje się w aktualnych wdrożeniach z zakresu ITS w Polsce i na świecie</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Sprawdzian</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -786,69 +786,69 @@
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GI.ISP-6020_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna podstawowe standardy z zakresu ITS</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Sprawdzian</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -856,149 +856,149 @@
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GI.ISP-6020_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę na temat znaczenia geoinformacji w inteligentnych systemach transportowych</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Sprawdzian</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
-        <w:t>Profil praktyczny - umiejętności</w:t>
+        <w:t>Practical profile - skills</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GI.ISP-6020_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi ocenić stopień zaawansowania i zgodność ze standardami wybranego inteligentnego systemu transportowego</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Sprawdzian</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1006,181 +1006,181 @@
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GI.ISP-6020_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi wskazać dane i technologie geoinformacyjne przydatne w procesie tworzenia systemów ITS</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Sprawdzian</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U06, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Profil praktyczny - kompetencje społeczne</w:t>
+        <w:t>Practical profile - social competences</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GI.ISP-6020_K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada zdolność do poszukiwania nowych zastosowań technologii geoinformacyjnych w ITS</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Sprawdzian</w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K03, K_K01, K_K02</w:t>
+        <w:t xml:space="preserve">K_K01, K_K02, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, I.P6S_KK, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KO, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">