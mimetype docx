--- v2 (2026-03-20)
+++ v3 (2026-05-08)
@@ -897,51 +897,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pozycja absolwenta studiów w życiu zawodowym i społecznym, uznanie jego autorytetu i kompetencji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_K05, K2_K01, K2_K02, K2_K04</w:t>
+        <w:t xml:space="preserve">K2_K02, K2_K04, K2_K05, K2_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KR, I.P7S_KO, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Profil praktyczny - wiedza</w:t>