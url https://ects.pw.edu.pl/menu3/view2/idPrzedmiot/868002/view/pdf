--- v3 (2026-05-08)
+++ v4 (2026-06-26)
@@ -897,67 +897,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pozycja absolwenta studiów w życiu zawodowym i społecznym, uznanie jego autorytetu i kompetencji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_K02, K2_K04, K2_K05, K2_K01</w:t>
+        <w:t xml:space="preserve">K2_K01, K2_K02, K2_K04, K2_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KR, I.P7S_KO, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KO, I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc5"/>
       <w:r>
         <w:t>Profil praktyczny - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka T2P_W01, T2P_W02, T2P_W03, T2P_W04, T2P_W07: </w:t>
       </w:r>
     </w:p>