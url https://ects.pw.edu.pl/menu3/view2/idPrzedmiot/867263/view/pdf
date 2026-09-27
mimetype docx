--- v5 (2026-07-25)
+++ v6 (2026-09-27)
@@ -1271,51 +1271,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, kartkówka, zadanie laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W07, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W05, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1351,67 +1351,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, zadanie laboartoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U11, K_U05, K_U09</w:t>
+        <w:t xml:space="preserve">K_U05, K_U09, K_U10, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka zmwo-U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiiot potrafi wykonać refaktoryzacje programu obiektowego oraz sprawdzić poprawność refaktoryzacji programu metodami testowania jednostkowego i funkcjonalnego z wykorzystaniem odpowiednich narzędzi wytwarzania oprogramowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1561,51 +1561,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U08, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U05, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>