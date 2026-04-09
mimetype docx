--- v0 (2025-11-04)
+++ v1 (2026-04-09)
@@ -1262,51 +1262,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z ćwiczenia laboratoryjnego pt. Biometria podpisu odręcznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>