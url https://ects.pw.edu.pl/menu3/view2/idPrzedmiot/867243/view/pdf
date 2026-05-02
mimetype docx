--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1278,51 +1278,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U11, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykonać imitacje odcisków palca w celu oceny podatności przykładowych systemów komercyjnych a następnie dobrać parametry przykładowych metod testowania żywotności palca w celu oceny możliwości ochrony przed tego typu fałszerstwami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>