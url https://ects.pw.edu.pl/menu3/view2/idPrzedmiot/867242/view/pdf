--- v1 (2025-12-25)
+++ v2 (2026-05-06)
@@ -1969,67 +1969,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U06, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U12, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi ocenić-biorąc pod uwagę przewidywane operacje na tabelach-celowość utworzenia indeksów dla poszczególnych tabel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>