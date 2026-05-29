--- v2 (2026-05-06)
+++ v3 (2026-05-29)
@@ -1065,211 +1065,351 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W08, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna podstawowy repertuar procedur interfejsu aplikacyjnego SZBD oraz podstawowe konstrukcje Embedded SQL używane do programowania interakcji między programem użytkowym i SZBD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium 1, laboratorium ćwicz. 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna na poziomie ogólnym architekturę i podstawowe zadania SZBD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W10, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna podstawowy repertuar procedur interfejsu aplikacyjnego SZBD oraz podstawowe konstrukcje Embedded SQL używane do programowania interakcji między programem użytkowym i SZBD</w:t>
+        <w:t xml:space="preserve">ma elementarną wiedzę z zakresu fizycznej organizacji plików danych i indeksów relacyjnej bazy danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwium 1, laboratorium ćwicz. 5</w:t>
+        <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_07: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna na poziomie ogólnym architekturę i podstawowe zadania SZBD</w:t>
+        <w:t xml:space="preserve">zna metody wykonania przez SZBD operacji dostępu do danych i zasady szacowania czasu wykonania operacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W11</w:t>
+        <w:t xml:space="preserve">K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W_08: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_10: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma elementarną wiedzę z zakresu fizycznej organizacji plików danych i indeksów relacyjnej bazy danych</w:t>
+        <w:t xml:space="preserve">ma elementarną wiedzę z zakresu zasad zarządzania transakcjami przez SZBD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1280,740 +1420,600 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W_09: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna metody wykonania przez SZBD operacji dostępu do danych i zasady szacowania czasu wykonania operacji</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować w modelu ER strukturę prostej bazy danych na podstawie zadanych wymagań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">laboratorium ćwicz. 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi przekształcić konceptualny schemat struktury prostej bazy danych w schemat implementacyjny, stosując kryteria normalizacyjne i inne podstawowe kryteria decyzji projektowych dla modelu relacyjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium ćwicz. 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi konstruować polecenia dostępu do tabel relacyjnej bazy danych w języku SQL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium 1, laboratorium ćwicz. 3,4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zaprogramować w podstawowym zakresie współpracę programu użytkowego z SZBD na poziomie wywołań interfejsu aplikacyjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium ćwicz. 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi zapisać złożony warunek poprawności w postaci procedury wyzwalanej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium ćwicz. 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi pogrupować operacje na danych w transakcje stosując kryteria zapewnienia niepodzielności sekwencji operacji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium ćwicz. 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_07: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi określić uwarunkowania i ograniczenia poszczególnych fizycznych metod wykonania operacji na tabelach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11</w:t>
+        <w:t xml:space="preserve">K_U06, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W_10: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma elementarną wiedzę z zakresu zasad zarządzania transakcjami przez SZBD</w:t>
+        <w:t xml:space="preserve">potrafi oszacować porównawczo efektywność fizycznych metod wykonania operacji na tabelach dla różnych wielkości tabel i różnych konfiguracji zapytań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11</w:t>
-[...569 lines deleted...]
-        <w:t xml:space="preserve">K_U08, K_U12, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U08, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>