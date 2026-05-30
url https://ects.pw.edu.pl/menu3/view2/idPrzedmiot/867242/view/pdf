--- v3 (2026-05-29)
+++ v4 (2026-05-30)
@@ -1065,51 +1065,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W08, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna podstawowy repertuar procedur interfejsu aplikacyjnego SZBD oraz podstawowe konstrukcje Embedded SQL używane do programowania interakcji między programem użytkowym i SZBD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1899,51 +1899,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U12</w:t>
+        <w:t xml:space="preserve">K_U12, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>