--- v1 (2026-02-27)
+++ v2 (2026-05-28)
@@ -753,51 +753,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rozwiązywanie problemow projektowych i praktycznych zadań optymalizacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W01, K_W08</w:t>
+        <w:t xml:space="preserve">K_W01, K_W08, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -833,51 +833,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rozwiązywanie wielu zadań optymalizacyjnych oraz zadań projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U13, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U12, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>