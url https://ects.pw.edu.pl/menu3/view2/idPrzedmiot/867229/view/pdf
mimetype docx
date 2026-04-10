--- v1 (2025-12-25)
+++ v2 (2026-04-10)
@@ -1058,67 +1058,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">project</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EDAMI_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">is capable of discovering knowledge using modern data mining technologies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>