--- v2 (2026-04-10)
+++ v3 (2026-07-25)
@@ -988,67 +988,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">project</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U06, K_U09, K_U13</w:t>
+        <w:t xml:space="preserve">K_U13, K_U01, K_U06, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, I.P7S_UK, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EDAMI_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">is capable of presenting a plan, implementation and results of a knowledge discovery process in an oral and written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1058,67 +1058,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">project</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U03</w:t>
+        <w:t xml:space="preserve">K_U03, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EDAMI_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">is capable of discovering knowledge using modern data mining technologies</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>