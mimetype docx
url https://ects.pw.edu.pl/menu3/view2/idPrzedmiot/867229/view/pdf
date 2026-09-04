--- v3 (2026-07-25)
+++ v4 (2026-09-04)
@@ -768,287 +768,287 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">test</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W08, K_W09</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EDAMI_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">has knowledge of methods of representing frequent patterns and reasoning about them</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">test</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EDAMI_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EDAMI_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">has knowledge of methods of representing frequent patterns and reasoning about them</w:t>
+        <w:t xml:space="preserve"> has knowledge of modern data mining technologies </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">test</w:t>
+        <w:t xml:space="preserve">laboratory excercises</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06</w:t>
+        <w:t xml:space="preserve">K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka EDAMI_W03: </w:t>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EDAMI_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> has knowledge of modern data mining technologies </w:t>
+        <w:t xml:space="preserve">is capable of planning and implementing a knowledge discovery process as well as of interpreting its results</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratory excercises</w:t>
+        <w:t xml:space="preserve">project</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11</w:t>
+        <w:t xml:space="preserve">K_U01, K_U06, K_U09, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, I.P7S_UK, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka EDAMI_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">is capable of presenting a plan, implementation and results of a knowledge discovery process in an oral and written form</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>