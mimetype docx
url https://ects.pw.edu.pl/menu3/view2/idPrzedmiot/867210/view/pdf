--- v1 (2026-03-20)
+++ v2 (2026-05-02)
@@ -1124,51 +1124,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W08, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PROI_U01: </w:t>
       </w:r>
     </w:p>
@@ -1398,51 +1398,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekty 1..3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>