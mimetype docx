--- v2 (2026-05-02)
+++ v3 (2026-06-26)
@@ -1124,51 +1124,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W08, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PROI_U01: </w:t>
       </w:r>
     </w:p>
@@ -1328,67 +1328,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekty 1..3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U05, K_U13</w:t>
+        <w:t xml:space="preserve">K_U13, K_U01, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PROI_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi krytycznie ocenić rozwiązanie proceduralne problemu algorytmicznego i zaproponować lepsze rozwiązanie obiektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>