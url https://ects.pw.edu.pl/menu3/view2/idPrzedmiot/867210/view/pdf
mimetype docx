--- v3 (2026-06-26)
+++ v4 (2026-09-04)
@@ -844,71 +844,141 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PROI_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna mechanizmy C++ wspierające metodykę obiektową (przeciążanie funkcji i operatorów, kontrola dostępu, funkcje wirtualne, RTTI, klasy abstrakcyjne, dziedziczenie wielobazowe)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdziany; projekty 1..3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PROI_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PROI_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna mechanizmy C++ wspierające metodykę obiektową (przeciążanie funkcji i operatorów, kontrola dostępu, funkcje wirtualne, RTTI, klasy abstrakcyjne, dziedziczenie wielobazowe)</w:t>
+        <w:t xml:space="preserve">zna mechanizmy pomocnicze (reguły zasięgu i przestrzenie nazw, wiązanie parametrów funkcji, funkcje rozwijane, obsługa wyjątków) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdziany; projekty 1..3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -927,58 +997,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PROI_W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PROI_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna mechanizmy pomocnicze (reguły zasięgu i przestrzenie nazw, wiązanie parametrów funkcji, funkcje rozwijane, obsługa wyjątków) </w:t>
+        <w:t xml:space="preserve">zna mechanizmy C++ wspierających programowanie generyczne (szablony funkcji i klas i ich cechy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdziany; projekty 1..3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -997,208 +1067,208 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PROI_W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PROI_W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna mechanizmy C++ wspierających programowanie generyczne (szablony funkcji i klas i ich cechy)</w:t>
+        <w:t xml:space="preserve">ma wiedzę na temat organizacji i zawartości biblioteki standardowej C++</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdziany; projekty 1..3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PROI_W06: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PROI_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma wiedzę na temat organizacji i zawartości biblioteki standardowej C++</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować klasę realizującą abstrakcyjny typ danych o określonych własnościach i interfejsie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sprawdziany; projekty 1..3</w:t>
+        <w:t xml:space="preserve">projekty 1..3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09</w:t>
+        <w:t xml:space="preserve">K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PROI_U01: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PROI_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować klasę realizującą abstrakcyjny typ danych o określonych własnościach i interfejsie</w:t>
+        <w:t xml:space="preserve">potrafi zmodyfikować istniejącą klasę (np. biblioteczną) przez zastosowanie dziedziczenia i podmiany funkcji wirtualnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekty 1..3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1217,178 +1287,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka PROI_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka PROI_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zmodyfikować istniejącą klasę (np. biblioteczną) przez zastosowanie dziedziczenia i podmiany funkcji wirtualnych</w:t>
+        <w:t xml:space="preserve">potrafi zaproponować rozwiązanie nietrywialnego problemu algorytmicznego wykorzystując środki obiektowe języka C++ i jego biblioteki standardowej oraz zaplanować testy programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekty 1..3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PROI_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi krytycznie ocenić rozwiązanie proceduralne problemu algorytmicznego i zaproponować lepsze rozwiązanie obiektowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>