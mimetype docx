--- v2 (2026-03-24)
+++ v3 (2026-05-02)
@@ -754,51 +754,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, zadania domowe przed laboratorium, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W22, K_W11</w:t>
+        <w:t xml:space="preserve">K_W11, K_W22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1200,51 +1200,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02, K_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZAHU03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sformułować zadanie sieciowe dla danego problemu: produkcji, szeregowania, rozdziału zasobów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>