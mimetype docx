--- v3 (2026-05-02)
+++ v4 (2026-05-29)
@@ -1114,137 +1114,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium L1, L2, L4, L5, L6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U25, K_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZAHU02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">rozwiązać sformułowany model matematyczny, zinterpretować wyniku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, laboratorium L1, L2, L4, L5, L6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U02, K_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZAHU03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sformułować zadanie sieciowe dla danego problemu: produkcji, szeregowania, rozdziału zasobów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>