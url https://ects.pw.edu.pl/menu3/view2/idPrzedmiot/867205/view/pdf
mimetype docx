--- v4 (2026-05-29)
+++ v5 (2026-06-26)
@@ -1114,67 +1114,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium L1, L2, L4, L5, L6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U25, K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZAHU02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rozwiązać sformułowany model matematyczny, zinterpretować wyniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>