--- v5 (2026-06-26)
+++ v6 (2026-09-07)
@@ -1050,51 +1050,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05, K_W19, K_W22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">III.P6S_WK.o, I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZAHU01: </w:t>
       </w:r>
     </w:p>
@@ -1130,51 +1130,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02, K_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZAHU02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rozwiązać sformułowany model matematyczny, zinterpretować wyniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>