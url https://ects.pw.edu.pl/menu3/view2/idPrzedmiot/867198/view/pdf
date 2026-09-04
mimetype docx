--- v1 (2026-02-25)
+++ v2 (2026-09-04)
@@ -796,87 +796,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W11, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna teoriię dualności Lagrange’a dla zadań programowania liniowego oraz ogólnych zadań optymalizacji nieliniowej z ograniczeniami</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna teoriię dualności Lagrange’a dla zadań programowania liniowego oraz ogólnych zadań optymalizacji nieliniowej z ograniczeniami</w:t>
+        <w:t xml:space="preserve">Zna warunki konieczne i dostateczne optymalności dla różniczkowalnych zadań optymalizacji nieliniowej bez ograniczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -895,58 +965,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna warunki konieczne i dostateczne optymalności dla różniczkowalnych zadań optymalizacji nieliniowej bez ograniczeń</w:t>
+        <w:t xml:space="preserve">Zna postawowe metody gradientowe i bezgradientowe poszukiwania minimum bez ograniczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -965,58 +1035,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna postawowe metody gradientowe i bezgradientowe poszukiwania minimum bez ograniczeń</w:t>
+        <w:t xml:space="preserve">Zna warunki konieczne idstateczne optymalności dla regularnych, różniczkowalnych zadań optymalizacji z ogranizceniami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1035,58 +1105,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna warunki konieczne idstateczne optymalności dla regularnych, różniczkowalnych zadań optymalizacji z ogranizceniami</w:t>
+        <w:t xml:space="preserve">Zna metody ograniczeń aktywnych oraz funkcji kary do rozwiązywania zadań optymalizacji nieliniowej z ograniczeniami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1097,146 +1167,356 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna metody ograniczeń aktywnych oraz funkcji kary do rozwiązywania zadań optymalizacji nieliniowej z ograniczeniami</w:t>
+        <w:t xml:space="preserve">Potrafi sprowadzić zadanie programowania liniowego do postaci standardowej i rozwiiązać je za pomocą metody sympleks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Egzamin/Sprawozdanie z zadania laboratoryjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie znaleźć minimum/maksimum funkcji nieliniowej metodami gradientowymi albo bezgradientowymi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin/Sprawozdanie z zadania laboratoryjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi sprawdzić, czy dany punkt jest rozwiązaniem  różniczkowalnego zadania  optymalizacji  bez ograniczeń</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin/Sprawozdanie z zadania laboratoryjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi sformułować dualne zadanie Lagrange’a do danego zadania programowania liniowego albo kwadratowego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W09</w:t>
+        <w:t xml:space="preserve">K_U07, K_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi sprowadzić zadanie programowania liniowego do postaci standardowej i rozwiiązać je za pomocą metody sympleks</w:t>
+        <w:t xml:space="preserve">Potrafi znaleźć rozwiązanie zadania z ograniczeniami za pomocą metod  ograniczeń aktywnych oraz metod funkcji kary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin/Sprawozdanie z zadania laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1255,388 +1535,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie znaleźć minimum/maksimum funkcji nieliniowej metodami gradientowymi albo bezgradientowymi</w:t>
+        <w:t xml:space="preserve">Potrafi sprawdzić, czy dany punkt jest rozwiązaniem  regularnego, różniczkowalnego zadania  optymalizacji z ograniczeniami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin/Sprawozdanie z zadania laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U25</w:t>
+        <w:t xml:space="preserve">K_U25, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.2.o</w:t>
-[...279 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UW, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UK, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi formułować model optymalizacyjny (liniowy albo nieliniowy) opisujący pewne typowe problemy praktyczne, zapisać model matematyczny w języku pakietu AMPL albo w języku pakietu MATLAB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>