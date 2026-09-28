--- v2 (2026-09-04)
+++ v3 (2026-09-28)
@@ -796,51 +796,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1592,51 +1592,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U25, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UK, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi formułować model optymalizacyjny (liniowy albo nieliniowy) opisujący pewne typowe problemy praktyczne, zapisać model matematyczny w języku pakietu AMPL albo w języku pakietu MATLAB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>