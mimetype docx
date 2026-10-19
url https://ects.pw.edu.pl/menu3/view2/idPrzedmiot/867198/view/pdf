--- v3 (2026-09-28)
+++ v4 (2026-10-19)
@@ -1146,51 +1146,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W11</w:t>
+        <w:t xml:space="preserve">K_W11, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1592,51 +1592,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U25, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi formułować model optymalizacyjny (liniowy albo nieliniowy) opisujący pewne typowe problemy praktyczne, zapisać model matematyczny w języku pakietu AMPL albo w języku pakietu MATLAB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>