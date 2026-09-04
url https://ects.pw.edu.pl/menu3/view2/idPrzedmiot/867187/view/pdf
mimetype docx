--- v3 (2026-02-24)
+++ v4 (2026-09-04)
@@ -813,51 +813,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SWB_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe algorytmy planisty wykorzystywane w systemach wbudowanych czasu rzeczywistego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1383,51 +1383,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, III.P6S_UW.4.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SWB_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczył przedmiot, potrafi: zdefiniować założenia i wymagania dla systemu wbudowanego realizującego założoną funkcjonalność</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>