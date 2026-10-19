--- v7 (2026-07-26)
+++ v8 (2026-10-19)
@@ -915,67 +915,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian 2, laboratoria 3, 4 i 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W18, K_W19, K_W09, K_W12, K_W14, K_W16, K_W17</w:t>
+        <w:t xml:space="preserve">K_W09, K_W12, K_W14, K_W16, K_W17, K_W18, K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka 04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować metodykę automatycznego testowania aplikacji webowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1065,51 +1065,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena laboratoriów L5 i L7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U15, K_U16, K_U20, K_U21</w:t>
+        <w:t xml:space="preserve">K_U16, K_U20, K_U21, K_U13, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>