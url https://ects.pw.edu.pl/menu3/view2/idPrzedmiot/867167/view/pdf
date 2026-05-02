--- v1 (2026-03-21)
+++ v2 (2026-05-02)
@@ -828,287 +828,287 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W22, K_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SZMU_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe etapy procesu twórczego i wybrane metody ich usprawniania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka SZMU_W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SZMU_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe etapy procesu twórczego i wybrane metody ich usprawniania.</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność merytorycznego argumentowania na rzecz głoszonych tez, oraz rozumie ich krytykę</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W22</w:t>
+        <w:t xml:space="preserve">K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka SZMU_U01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SZMU_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada umiejętność merytorycznego argumentowania na rzecz głoszonych tez, oraz rozumie ich krytykę</w:t>
+        <w:t xml:space="preserve">Potrafi samodzielnie lub we współpracy przygotować i wygłosić prezentację na temat związany z usprawnianiem praktyki uczenia się.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZMU_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie samodzielnie wyszukiwać, selekcjonować i interpretować informacje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>