--- v2 (2026-05-02)
+++ v3 (2026-06-26)
@@ -828,67 +828,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W22, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZMU_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe etapy procesu twórczego i wybrane metody ich usprawniania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1118,67 +1118,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZMU_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności ciągłego usprawniania swojego myślenia oraz doskonalenia technik uczenia się.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>