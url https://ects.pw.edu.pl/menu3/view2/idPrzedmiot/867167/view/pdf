--- v3 (2026-06-26)
+++ v4 (2026-09-06)
@@ -758,87 +758,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W22, K_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SZMU_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę dotyczącą różnych form inteligencji człowieka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka SZMU_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka SZMU_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę dotyczącą różnych form inteligencji człowieka.</w:t>
+        <w:t xml:space="preserve">Zna podstawowe etapy procesu twórczego i wybrane metody ich usprawniania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -849,146 +919,146 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka SZMU_W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SZMU_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe etapy procesu twórczego i wybrane metody ich usprawniania.</w:t>
+        <w:t xml:space="preserve">Posiada umiejętność merytorycznego argumentowania na rzecz głoszonych tez, oraz rozumie ich krytykę</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W22</w:t>
+        <w:t xml:space="preserve">K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, I.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka SZMU_U01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka SZMU_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada umiejętność merytorycznego argumentowania na rzecz głoszonych tez, oraz rozumie ich krytykę</w:t>
+        <w:t xml:space="preserve">Potrafi samodzielnie lub we współpracy przygotować i wygłosić prezentację na temat związany z usprawnianiem praktyki uczenia się.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1007,178 +1077,108 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka SZMU_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka SZMU_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi samodzielnie lub we współpracy przygotować i wygłosić prezentację na temat związany z usprawnianiem praktyki uczenia się.</w:t>
+        <w:t xml:space="preserve">Umie samodzielnie wyszukiwać, selekcjonować i interpretować informacje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej. Przygotowanie prezentacji multimedialnej, udział w dyskusjach. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SZMU_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności ciągłego usprawniania swojego myślenia oraz doskonalenia technik uczenia się.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>