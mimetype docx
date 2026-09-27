--- v4 (2026-06-26)
+++ v5 (2026-09-27)
@@ -1166,51 +1166,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U05, K_UK01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UU, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PRAWO_K01: </w:t>
       </w:r>
     </w:p>
@@ -1230,67 +1230,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązywanie zadań na zajęciach i samodzielnie, a także prezentacja wyników na zajęciach. Analizowanie treści aktów prawnych na zajęciach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K02, K_K05, K_K07</w:t>
+        <w:t xml:space="preserve">K_K07, K_K02, K_K05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, I.P6S_KR, I.P6S_KO</w:t>
+        <w:t xml:space="preserve">I.P6S_KO, I.P6S_KK, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PRAWO_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie wykorzystać podstawową wiedzę z zakresu prawa do prawidłowego określania skutków wykonywanej działalności.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>