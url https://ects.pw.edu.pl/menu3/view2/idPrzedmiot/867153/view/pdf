--- v4 (2026-03-20)
+++ v5 (2026-05-02)
@@ -826,51 +826,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1186,51 +1186,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt realizowany w zespołach 2 lub 3 osobowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_UK03, K_UK04</w:t>
+        <w:t xml:space="preserve">K_UK04, K_UK03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>