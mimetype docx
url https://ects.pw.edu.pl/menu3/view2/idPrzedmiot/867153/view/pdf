--- v5 (2026-05-02)
+++ v6 (2026-06-26)
@@ -826,51 +826,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1116,67 +1116,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt realizowany w zespołach 2 lub 3 osobowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U09, K_U13, K_U15, K_U19, K_U20, K_U21</w:t>
+        <w:t xml:space="preserve">K_U20, K_U21, K_U07, K_U09, K_U13, K_U15, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.4.o, I.P6S_UK, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZPR_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować w zespole przy realizacji projektu programistycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1186,51 +1186,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt realizowany w zespołach 2 lub 3 osobowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_UK04, K_UK03</w:t>
+        <w:t xml:space="preserve">K_UK03, K_UK04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>