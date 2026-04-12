--- v4 (2026-03-20)
+++ v5 (2026-04-12)
@@ -1351,51 +1351,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">spr1 spr2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W19, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1701,51 +1701,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">spr2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W14</w:t>
+        <w:t xml:space="preserve">K_W14, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2707,51 +2707,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WI_U11: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zapisać proste reguły temporalne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>