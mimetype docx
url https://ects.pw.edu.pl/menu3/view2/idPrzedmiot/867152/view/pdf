--- v5 (2026-04-12)
+++ v6 (2026-05-29)
@@ -1701,51 +1701,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">spr2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2707,51 +2707,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WI_U11: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zapisać proste reguły temporalne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>