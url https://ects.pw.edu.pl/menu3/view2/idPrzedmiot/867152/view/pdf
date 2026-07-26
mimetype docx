--- v6 (2026-05-29)
+++ v7 (2026-07-26)
@@ -2217,51 +2217,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WI_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować automat Rabina-Scotta dla podanej składni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -2707,51 +2707,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WI_U11: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zapisać proste reguły temporalne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>