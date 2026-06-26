--- v0 (2025-12-25)
+++ v1 (2026-06-26)
@@ -1477,67 +1477,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium ćwicz. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przekształcić konceptualny schemat struktury prostej bazy danych  w schemat implementacyjny, stosując kryteria normalizacyjne i inne  podstawowe kryteria decyzji projektowych dla modelu relacyjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>