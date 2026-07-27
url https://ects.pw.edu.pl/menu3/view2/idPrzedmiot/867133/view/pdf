--- v1 (2026-06-26)
+++ v2 (2026-07-27)
@@ -1477,67 +1477,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium ćwicz. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U16, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi przekształcić konceptualny schemat struktury prostej bazy danych  w schemat implementacyjny, stosując kryteria normalizacyjne i inne  podstawowe kryteria decyzji projektowych dla modelu relacyjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1913,51 +1913,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi oszacować porównawczo efektywność fizycznych metod wykonania operacji na tabelach dla różnych wielkości tabel i różnych konfiguracji zapytań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>