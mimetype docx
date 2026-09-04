--- v2 (2026-07-27)
+++ v3 (2026-09-04)
@@ -1547,67 +1547,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium ćwicz. 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi konstruować polecenia dostępu do tabel relacyjnej bazy danych w języku SQL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1913,51 +1913,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi oszacować porównawczo efektywność fizycznych metod wykonania operacji na tabelach dla różnych wielkości tabel i różnych konfiguracji zapytań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>