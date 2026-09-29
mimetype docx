--- v5 (2026-09-05)
+++ v6 (2026-09-29)
@@ -974,217 +974,217 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">testy, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W10, K_W14</w:t>
+        <w:t xml:space="preserve">K_W14, K_W09, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ARKO_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Rozumie zasady współpracy komputera z urządzeniami peryferyjnymi i zna typowe struktury komputerów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">testy, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08, K_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ARKO_W05: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ARKO_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie zasady współpracy komputera z urządzeniami peryferyjnymi i zna typowe struktury komputerów.</w:t>
+        <w:t xml:space="preserve">Potrafi tworzyć programy w językach asemblerowych i programy hybrydowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">testy, egzamin</w:t>
+        <w:t xml:space="preserve">Projekty laboratoryjne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W14</w:t>
+        <w:t xml:space="preserve">K_U09, K_U13, K_U14, K_U15, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, I.P6S_UU, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ARKO_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi w podstawowym zakresie zidentyfikować ograniczenia wydajności i wskazać możliwości optymalizacji oprogramowania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>