--- v2 (2026-03-21)
+++ v3 (2026-04-11)
@@ -989,67 +989,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2, kolokwium 3, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02</w:t>
+        <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka T1A_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student, który zaliczył przedmiot umie całkować funkcje jednej zmiennej przez części i przez podstawienie, potrafi obliczać pola powierzchni, długości łuków jako wartości odpowiednich całek - umie obliczać pochodne cząstkowe funkcji prostych i złożonych, umie wyznaczać ekstrema lokalne funkcji dwóch zmiennych, potrafi badać istnienie granic oraz różniczkowalność funkcji dwóch zmiennych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>