--- v2 (2026-03-20)
+++ v3 (2026-04-10)
@@ -887,51 +887,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników egzaminu. 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1100,51 +1100,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników egzaminu, ocena efektów projektu, ocena efektów ćw. laboratoryjnego.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W13, K_W15</w:t>
+        <w:t xml:space="preserve">K_W13, K_W15, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1394,67 +1394,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena efektów projektu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U14, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie tworzyć raport techniczny nt. stworzonego przez siebie obiektu. 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>