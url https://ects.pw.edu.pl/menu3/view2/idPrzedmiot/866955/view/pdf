--- v4 (2026-05-06)
+++ v5 (2026-05-29)
@@ -816,51 +816,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników egzaminu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W08, K_W14</w:t>
+        <w:t xml:space="preserve">K_W08, K_W14, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1116,51 +1116,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W15, K_W11, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>