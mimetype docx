--- v5 (2026-05-29)
+++ v6 (2026-07-25)
@@ -816,51 +816,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników egzaminu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W14, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W08, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1100,67 +1100,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników egzaminu, ocena efektów projektu, ocena efektów ćw. laboratoryjnego.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15, K_W11, K_W13</w:t>
+        <w:t xml:space="preserve">K_W11, K_W13, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
@@ -1323,67 +1323,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena efektów projektu, ocena efektów ćw. laboratoryjnego.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U13</w:t>
+        <w:t xml:space="preserve">K_U13, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie analizować dokumenty typu RFC (Request for Comments).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1547,51 +1547,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena efektów projektu, ocena efektów ćw. laboratoryjnego.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01, K_K03, K_K04</w:t>
+        <w:t xml:space="preserve">K_K03, K_K04, K_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>