--- v6 (2026-07-25)
+++ v7 (2026-09-05)
@@ -887,67 +887,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena wyników egzaminu. 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W14</w:t>
+        <w:t xml:space="preserve">K_W14, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie protokoły warstwy aplikacji IoT (np. CoAP, MQTT).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1323,67 +1323,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena efektów projektu, ocena efektów ćw. laboratoryjnego.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U12</w:t>
+        <w:t xml:space="preserve">K_U12, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie analizować dokumenty typu RFC (Request for Comments).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1394,67 +1394,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena efektów projektu.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, I.P6S_UU, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie tworzyć raport techniczny nt. stworzonego przez siebie obiektu. 
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1547,51 +1547,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena efektów projektu, ocena efektów ćw. laboratoryjnego.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K03, K_K04, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K03, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>