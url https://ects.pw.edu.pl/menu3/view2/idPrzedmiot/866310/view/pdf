--- v0 (2025-10-10)
+++ v1 (2026-08-19)
@@ -12,922 +12,922 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Nazwa przedmiotu: </w:t>
+        <w:t xml:space="preserve">Name of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Infrastruktura danych przestrzennych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Koordynator przedmiotu: </w:t>
+        <w:t xml:space="preserve">Coordinator of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">dr inż. Andrzej Głażewski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Status przedmiotu: </w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">Program: </w:t>
+        <w:t xml:space="preserve">Type of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Compulsory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Level of education: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Second cycle studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Geodezja i Kartografia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Grupa przedmiotów: </w:t>
+        <w:t xml:space="preserve">Group of courses: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obowiązkowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kod przedmiotu: </w:t>
+        <w:t xml:space="preserve">Code of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">GK.SMK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Semestr nominalny: </w:t>
+        <w:t xml:space="preserve">Nominal semester: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1 / rok ak. 2019/2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba godzin pracy studenta związanych z osiągnięciem efektów uczenia się: </w:t>
+        <w:t xml:space="preserve">Number of hours of student’s work to achieve learning outcomes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do osiągnięcia założonych efektów kształcenia niezbędna jest praca studenta w wymiarze 45h, w tym: udział w wykładach: 15h, konsultacje z prowadzącym: 10h, praca własna z literaturą przedmiotu: 20h. Łącznie: 2 ECTS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Liczba punktów ECTS na zajęciach wymagających bezpośredniego udziału nauczycieli akademickich: </w:t>
+        <w:t xml:space="preserve">Number of ECTS credits on the course with direct participation of academic teacher: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student uczestniczy w zajęciach wymagających bezpośredniego udziału nauczyciela akademickiego w wymiarze 25h, w tym: udział w wykładach: 15h, udział w konsultacjach: 10h. Łącznie odpowiada to 1 ECTS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Język prowadzenia zajęć: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Liczba punktów ECTS, którą student uzyskuje w ramach zajęć o charakterze praktycznym: </w:t>
+        <w:t xml:space="preserve">Language of course: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">polish</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Number of ECTS credits on practical activities on the course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">brak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Formy zajęć i ich wymiar w semestrze: </w:t>
+        <w:t xml:space="preserve">Form of didactic studies and number of hours per semester: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2200" w:type="dxa"/>
         <w:gridCol w:w="2200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="2500" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wykład: </w:t>
+              <w:t xml:space="preserve">Lecture: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">15h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ćwiczenia: </w:t>
+              <w:t xml:space="preserve">Exercise type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratorium: </w:t>
+              <w:t xml:space="preserve">Laboratory: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projekt: </w:t>
+              <w:t xml:space="preserve">Project type of course: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="250" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lekcje komputerowe: </w:t>
+              <w:t xml:space="preserve">Computer lessons: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Wymagania wstępne: </w:t>
+        <w:t xml:space="preserve">Preliminary requirements: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">brak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Limit liczby studentów: </w:t>
+        <w:t xml:space="preserve">Limit of students: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Cel przedmiotu: </w:t>
+        <w:t xml:space="preserve">Purpose of course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poznanie zasad budowy europejskiej i krajowej infrastruktury informacji przestrzennej (IIP), idei i wybranych dokumentów implementacyjnych INSPIRE. Przybliżenie pojęć związanych z IIP, w tym: zbiorów i usług danych przestrzennych, harmonizacji, spójności, interoperacyjności. Zdobycie wiedzy na temat sposobów dostępu do danych i usług geoprzestrzennych. Zapoznanie się z wybranymi aktami prawnymi, stanowiącymi transpozycję prawa unijnego oraz dokumentami technicznymi GUGiK, dotyczącymi opracowań tematycznych i wizualizacji kartograficznej danych przestrzennych. Zapoznanie się ze strukturami organizacji IIP w Polsce i zasadami monitorowania jej wdrażania. Przybliżenie problematyki standaryzacji modelowania danych przestrzennych i budowy rejestrów urzędowych obejmujących dane referencyjne i tematyczne oraz nt. zasobu danych referencyjnych i wybranych rejestrów danych tematycznych w Polsce i możliwości jego wykorzystania. Zapoznanie się z zasadami definiowania, edycji i walidacji metadanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Treści kształcenia: </w:t>
+        <w:t xml:space="preserve">Contents of education: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykłady:
 Zasady budowy IIP w Europie, dyrektywa INSPIRE oraz wybrane dokumenty implementacyjne z nią związane.
 Standaryzacja informacji przestrzennej i wybrane dokumenty standaryzacyjne.
 Podstawowe pojęcia związane z IIP: zbiory, kolekcje i usługi danych przestrzennych, harmonizacja, spójność i interoperacyjność.
 Typy usług geoprzestrzennych i ich zastosowania.
 Zasady budowy infrastruktury informacji przestrzennej w Polsce, rola organów odpowiedzialnych za jej wdrażanie. 
 Akty prawne stanowiące transpozycję dokumentów implementacyjnych INSPIRE, standardy techniczne GUGiK dotyczące rejestrów o charakterze referencyjnym i tematycznym.
 Przykłady baz danych referencyjnych i tematycznych: model pojęciowy, standaryzacja, zakres treści i struktura, poziom uogólnienia, zastosowania.
 Krajowy punkt dostępowy do danych - geoportal.gov.pl i jego funkcjonalność.
 Metadane - definicja, rodzaje, edytory, walidacja.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Metody oceny: </w:t>
+        <w:t xml:space="preserve">Methods of evaluation: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne, weryfikujące stopień opanowania treści merytorycznych przedmiotu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Egzamin: </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Literatura: </w:t>
+        <w:t xml:space="preserve">Exam: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">no</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Literature: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gaździcki J., 2009, Ramowy program tworzenia infrastruktury informacji przestrzennej w latach 2009-2010, Główny Geodeta Kraju, maj 2009.
 Gaździcki J., 2009, Druga faza programu prac INSPIRE: stan w Europie i wyzwania dla Polski, Roczniki Geomatyki, t. 7, z 6(36), s. 61-72.
 Gaździcki j., 2017, Informacja geoprzestrzenna w Polsce: rozwój i nowe wyzwania, Roczniki Geomatyki, t. 15, z 2(77), s. 139-145.
 Gotlib D., Olszewski r., 2013, Rola bazy danych obiektów topograficznych w tworzeniu infrastruktury informacji przestrzennej w Polsce, Warszawa GUGiK.
 Dyrektywa 2007/2/WE Parlamentu Europejskiego i Rady z dnia 14 marca 2007 r. ustanawiająca infrastrukturę informacji przestrzennej w Wspólnocie Europejskiej (INSPIRE) (L108/1).
 Ustawa z dnia 4 marca 2010 r. o infrastrukturze informacji przestrzennej.
 Rozporządzenie Rady Ministrów z dnia 12 kwietnia 2012 r. w sprawie Krajowych Ram Interoperacyjności.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Witryna www przedmiotu: </w:t>
+        <w:t xml:space="preserve">Website of the course: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">https://zk.gik.pw.edu.pl/Dydaktyka/Materialy-dydaktyczne/IDP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Uwagi: </w:t>
+        <w:t xml:space="preserve">Notes: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc1"/>
       <w:r>
-        <w:t>Efekty przedmiotowe</w:t>
+        <w:t>Course’s learning outcomes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - wiedza</w:t>
+        <w:t>General academic profile - knowledge</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt : </w:t>
+        <w:t xml:space="preserve">Effect : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+        <w:t>General academic profile - skils</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt : </w:t>
+        <w:t xml:space="preserve">Effect : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
-        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+        <w:t>General academic profile - social competences</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Efekt : </w:t>
+        <w:t xml:space="preserve">Effect : </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Weryfikacja: </w:t>
+        <w:t xml:space="preserve">Verification: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane efekty kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>