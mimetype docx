--- v4 (2026-08-19)
+++ v5 (2026-10-01)
@@ -1397,50 +1397,190 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy oraz ocena sprawozdań z ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK464_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie zorientować części w procesie technologicznym i montażu automatycznym.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy oraz ocena sprawozdań z ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK464_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">							Umie zorientować części w procesie technologicznym i montażu automatycznym.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy oraz ocena sprawozdań z ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
@@ -1636,128 +1776,338 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK464_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK464_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Umie zorientować części w procesie technologicznym i montażu automatycznym.						</w:t>
+        <w:t xml:space="preserve">														Potrafi zaprojektować operacje obróbkowe na obrabiarki CNC.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy oraz ocena sprawozdań z ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK464_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi zaprojektować operacje obróbkowe na obrabiarki CNC.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy oraz ocena sprawozdań z ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK464_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi zaprojektować operacje obróbkowe na obrabiarki CNC.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy oraz ocena sprawozdań z ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM1_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK464_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">														Potrafi zaprojektować operacje obróbkowe na obrabiarki CNC.														</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testy oraz ocena sprawozdań z ćwiczeń laboratoryjnych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK464_U1: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK464_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">							Umie zorientować części w procesie technologicznym i montażu automatycznym.						</w:t>
+        <w:t xml:space="preserve">														Potrafi zaprojektować operacje obróbkowe na obrabiarki CNC.														</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy oraz ocena sprawozdań z ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1817,51 +2167,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy oraz ocena sprawozdań z ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_U09</w:t>
+        <w:t xml:space="preserve">MiBM1_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1887,401 +2237,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testy oraz ocena sprawozdań z ćwiczeń laboratoryjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM1_U11</w:t>
-[...138 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">MiBM1_U16</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">MiBM1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>