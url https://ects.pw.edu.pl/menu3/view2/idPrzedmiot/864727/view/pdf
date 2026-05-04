--- v1 (2026-03-22)
+++ v2 (2026-05-04)
@@ -720,50 +720,260 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">potrafi scharakteryzować języki opisu sprzętu i modelować logikę kombinacyjną, sekwencyjną oraz moduły specjalizowane w języku VHDL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium, egz. – cz. testowa i cz. zadaniowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi opisać specyfikę projektowania systemów cyfrowych, metody reprezentacji systemów cyfrowych, rodzaje bloków funkcjonalnych, reprezentować liczby w systemach cyfrowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egz. – cz. testowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi stosować zaawansowane metody syntezy logicznej w projektowaniu systemów cyfrowych i wykorzystać elementy specjalizowane nowoczesnych struktur programowalnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">potrafi scharakteryzować technologie wytwarzania struktur scalonych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egz. – cz. testowa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
@@ -775,390 +985,180 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W05, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi scharakteryzować języki opisu sprzętu i modelować logikę kombinacyjną, sekwencyjną oraz moduły specjalizowane w języku VHDL</w:t>
+        <w:t xml:space="preserve">potrafi stosować narzędzia CAD do projektowania i weryfikacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratorium, egz. – cz. testowa i cz. zadaniowa</w:t>
+        <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi opisać specyfikę projektowania systemów cyfrowych, metody reprezentacji systemów cyfrowych, rodzaje bloków funkcjonalnych, reprezentować liczby w systemach cyfrowych</w:t>
+        <w:t xml:space="preserve">potrafi stosować zaawansowane metody syntezy logicznej w projektowaniu systemów cyfrowych i wykorzystać elementy specjalizowane nowoczesnych struktur programowalnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egz. – cz. testowa</w:t>
+        <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05</w:t>
-[...148 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">K_U09</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_U05, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>