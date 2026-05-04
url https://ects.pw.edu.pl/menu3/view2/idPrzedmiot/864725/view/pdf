--- v2 (2026-02-28)
+++ v3 (2026-05-04)
@@ -1109,67 +1109,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W15, K_W09, K_W13</w:t>
+        <w:t xml:space="preserve">K_W09, K_W13, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG, III.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIP_U01: </w:t>
       </w:r>
     </w:p>
@@ -1345,51 +1345,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIP_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaprojektować i skonfigurować prostą sieć routerów wykorzystujących wskazane protokoły routingu, a także zweryfikować i ocenić jakość działania sieci w sytuacjach awaryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>