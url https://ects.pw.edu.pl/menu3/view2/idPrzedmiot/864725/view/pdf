--- v3 (2026-05-04)
+++ v4 (2026-05-29)
@@ -1345,51 +1345,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIP_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaprojektować i skonfigurować prostą sieć routerów wykorzystujących wskazane protokoły routingu, a także zweryfikować i ocenić jakość działania sieci w sytuacjach awaryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>