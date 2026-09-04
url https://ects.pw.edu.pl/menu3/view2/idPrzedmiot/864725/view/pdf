--- v4 (2026-05-29)
+++ v5 (2026-09-04)
@@ -1345,51 +1345,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIP_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaprojektować i skonfigurować prostą sieć routerów wykorzystujących wskazane protokoły routingu, a także zweryfikować i ocenić jakość działania sieci w sytuacjach awaryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>