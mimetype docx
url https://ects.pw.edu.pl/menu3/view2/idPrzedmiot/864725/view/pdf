--- v5 (2026-09-04)
+++ v6 (2026-09-29)
@@ -829,51 +829,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2 i 3, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09, K_W12</w:t>
+        <w:t xml:space="preserve">K_W09, K_W12, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>