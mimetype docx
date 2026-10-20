--- v6 (2026-09-29)
+++ v7 (2026-10-20)
@@ -829,51 +829,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2 i 3, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W12, K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -969,67 +969,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2, laboratoria 2 i 3, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W10, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W04, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
+        <w:t xml:space="preserve">III.P7S_WK.o, I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka SIP_W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma elementarną wiedzę na temat projektowamia i rozbudowywania sieci oraz wchodzących w jej skład urzadzeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>