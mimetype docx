--- v1 (2026-03-20)
+++ v2 (2026-04-10)
@@ -898,157 +898,227 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W07, K_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W12: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student posiada wiedzę na temat właściwości modulacji wielotonowych i realizacji systemu OFDM</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W06, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W12: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student posiada wiedzę na temat właściwości modulacji wielotonowych i realizacji systemu OFDM</w:t>
+        <w:t xml:space="preserve">Podstawowe cechy sygnału mowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W07</w:t>
+        <w:t xml:space="preserve">K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podstawowe cechy sygnału mowy</w:t>
+        <w:t xml:space="preserve">Idea i podstawowe parametry procesu próbkowania i kwantyzacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1067,198 +1137,408 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Idea i podstawowe parametry procesu próbkowania i kwantyzacji</w:t>
+        <w:t xml:space="preserve">Ogólna znajomość modulacji szerkopasmowych z celowym rozpraszaniem widma (ang. Spread Spectrum System) z modulacją DS i FH oraz ich najważniejsze właściwościi i zastosowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajomość metod zwielokratniania sygnałów (częstotliwościowego, czasowego i kodowego)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Graniczne wartości transmisji: twierdzenia Nyquista i Shannona</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ogólna znajomość modulacji szerkopasmowych z celowym rozpraszaniem widma (ang. Spread Spectrum System) z modulacją DS i FH oraz ich najważniejsze właściwościi i zastosowania</w:t>
+        <w:t xml:space="preserve">Optymalne i suboptymalne odbiorniki sygnału cyfrowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W8: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajomość modeli barw i zagadnień związanych z podpróbkowaniem kanału chrominancji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W9: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Znajomość metod zwielokratniania sygnałów (częstotliwościowego, czasowego i kodowego)</w:t>
+        <w:t xml:space="preserve">Znajomość algorytmu kompresji cyfrowego sygnału wideo - MPEG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1269,686 +1549,406 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W6: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Graniczne wartości transmisji: twierdzenia Nyquista i Shannona</w:t>
+        <w:t xml:space="preserve">Omówienie blokow funkcjonalnych systemu Spread Spectrum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06</w:t>
+        <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W7: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Optymalne i suboptymalne odbiorniki sygnału cyfrowego</w:t>
+        <w:t xml:space="preserve">Analiza porównawcza metod zwielokrotnienia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06</w:t>
+        <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W8: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Znajomość modeli barw i zagadnień związanych z podpróbkowaniem kanału chrominancji</w:t>
+        <w:t xml:space="preserve">Student potrafi znaleźć zakodowany ciąg wyjściowy dla dowolnego kodera kodu cyklicznego i splotowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07</w:t>
+        <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W9: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Znajomość algorytmu kompresji cyfrowego sygnału wideo - MPEG</w:t>
+        <w:t xml:space="preserve">Porównanie wad i zalet systemów FEC i ARQ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07</w:t>
+        <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Omówienie blokow funkcjonalnych systemu Spread Spectrum</w:t>
+        <w:t xml:space="preserve">Obliczanie maksymalnej szybkości modulacji i przepustowości kanału telekomunikacyjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
-      </w:r>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Konwersja modeli barw RGB na YUV i odwrotnie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>