--- v2 (2026-04-10)
+++ v3 (2026-05-07)
@@ -898,51 +898,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1904,51 +1904,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Konwersja modeli barw RGB na YUV i odwrotnie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>