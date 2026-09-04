--- v3 (2026-05-07)
+++ v4 (2026-09-04)
@@ -968,51 +968,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W07</w:t>
+        <w:t xml:space="preserve">K_W07, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1904,51 +1904,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Konwersja modeli barw RGB na YUV i odwrotnie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>