--- v6 (2026-06-27)
+++ v7 (2026-09-29)
@@ -1002,51 +1002,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt 2, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W10, K_W11</w:t>
+        <w:t xml:space="preserve">K_W10, K_W11, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1072,67 +1072,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt 2, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK, III.P7S_WK.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka [K_U08] [K_U11]: </w:t>
       </w:r>
     </w:p>
@@ -1238,51 +1238,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U08, K_U11, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka [K_U08] [K_U15]: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">student, na podstawie znajomości architektury sieci konwergentnej, potrafi określać możliwe opcje budowy takiej sieci na podstawie ogólnych wymagań operatorskich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>