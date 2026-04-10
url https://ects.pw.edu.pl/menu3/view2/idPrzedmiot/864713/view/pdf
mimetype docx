--- v1 (2025-12-25)
+++ v2 (2026-04-10)
@@ -1359,51 +1359,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWSC_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaprojektować układ łatwo testowalny (lub samotestowalny) oraz dokonać analizy jego działania w przypadku wystąpienia uszkodzeń, stosując właściwą metodę projektowania ułatwiającego testowanie (lub projektowania układów samotestowalnych) oraz odpowiednie narzędzia CAD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>