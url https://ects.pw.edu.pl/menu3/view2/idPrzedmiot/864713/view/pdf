--- v2 (2026-04-10)
+++ v3 (2026-05-02)
@@ -1193,51 +1193,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egz. - cz. pisemna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W10, K_W13</w:t>
+        <w:t xml:space="preserve">K_W10, K_W13, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1359,51 +1359,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWSC_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi zaprojektować układ łatwo testowalny (lub samotestowalny) oraz dokonać analizy jego działania w przypadku wystąpienia uszkodzeń, stosując właściwą metodę projektowania ułatwiającego testowanie (lub projektowania układów samotestowalnych) oraz odpowiednie narzędzia CAD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>