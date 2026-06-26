--- v3 (2026-05-02)
+++ v4 (2026-06-26)
@@ -843,51 +843,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, egz. - cz. pisemna, projekt (zad.1.2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W05, K_W10, K_W14</w:t>
+        <w:t xml:space="preserve">K_W10, K_W14, K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1193,51 +1193,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egz. - cz. pisemna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W13, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W10, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1413,51 +1413,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egz. - cz. pisemna, projekt (zad.2.1, 2.2, 2.3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U08, K_U13</w:t>
+        <w:t xml:space="preserve">K_U13, K_U06, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>