--- v4 (2026-06-26)
+++ v5 (2026-07-26)
@@ -843,51 +843,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, egz. - cz. pisemna, projekt (zad.1.2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W14, K_W04, K_W05</w:t>
+        <w:t xml:space="preserve">K_W04, K_W05, K_W10, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1273,51 +1273,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, egz. - cz. pisemna, projekt (zad.1.2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U10, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1413,51 +1413,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egz. - cz. pisemna, projekt (zad.2.1, 2.2, 2.3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U06, K_U08</w:t>
+        <w:t xml:space="preserve">K_U06, K_U08, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>