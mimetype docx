--- v5 (2026-07-26)
+++ v6 (2026-09-04)
@@ -1289,51 +1289,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14, K_U09, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWSC_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi ocenić testowalność (sterowalność i obserwowalność) układu cyfrowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>