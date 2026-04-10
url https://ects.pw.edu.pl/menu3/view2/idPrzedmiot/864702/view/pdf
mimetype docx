--- v1 (2026-03-19)
+++ v2 (2026-04-10)
@@ -1084,51 +1084,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczy przedmiot, potrafi znaleźć zakodowany ciąg wyjściowy dla dowolnego kodu blokowego i/lub splotowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>