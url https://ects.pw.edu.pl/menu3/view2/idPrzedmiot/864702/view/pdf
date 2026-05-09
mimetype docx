--- v2 (2026-04-10)
+++ v3 (2026-05-09)
@@ -918,217 +918,217 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">analiza wyników egzaminu końcowego, ocena pracy na ćwiczeniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W09, K_W10, K_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczy przedmiot, umie dobrać metodę kodowania korekcyjnego do rodzaju kanału i parametrów systemu transmisyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">analiza wyników egzaminu końcowego, ocena pracy na ćwiczeniach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W07, K_W09, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student, który zaliczy przedmiot, umie dobrać metodę kodowania korekcyjnego do rodzaju kanału i parametrów systemu transmisyjnego.</w:t>
+        <w:t xml:space="preserve">Student, który zaliczy przedmiot, potrafi zastosować wybraną bezstratną metodę kompresji dla prostego źródła wiadomości.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">analiza wyników egzaminu końcowego, ocena pracy na ćwiczeniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W09, K_W10</w:t>
+        <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student, który zaliczy przedmiot, potrafi znaleźć zakodowany ciąg wyjściowy dla dowolnego kodu blokowego i/lub splotowego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>