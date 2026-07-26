--- v3 (2026-05-09)
+++ v4 (2026-07-26)
@@ -918,51 +918,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">analiza wyników egzaminu końcowego, ocena pracy na ćwiczeniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W10, K_W07</w:t>
+        <w:t xml:space="preserve">K_W07, K_W09, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1208,67 +1208,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena artykułu przygotowanego w ramach projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U06, K_U15</w:t>
+        <w:t xml:space="preserve">K_U06, K_U15, K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UO, III.P7S_UW.2.o, III.P7S_UW.4.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>