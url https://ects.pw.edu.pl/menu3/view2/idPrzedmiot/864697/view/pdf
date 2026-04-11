--- v2 (2026-03-19)
+++ v3 (2026-04-11)
@@ -983,51 +983,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe, zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W10, K_W14</w:t>
+        <w:t xml:space="preserve">K_W14, K_W04, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1063,67 +1063,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe, zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U08, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U06, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie zaprojektować wybrany rodzaj sysremu radioko9munikacyjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1203,67 +1203,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U06, K_U09</w:t>
+        <w:t xml:space="preserve">K_U06, K_U09, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UK, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>