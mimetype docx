--- v3 (2026-04-11)
+++ v4 (2026-05-02)
@@ -843,67 +843,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe, zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W11, K_W13, K_W14</w:t>
+        <w:t xml:space="preserve">K_W13, K_W14, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma szczegółową wiedzę o problemach transmisji i odbioru w systemach radiokomunikacujnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -983,51 +983,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe, zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W04, K_W10</w:t>
+        <w:t xml:space="preserve">K_W04, K_W10, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1203,67 +1203,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U09, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U06, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, I.P7S_UK, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>