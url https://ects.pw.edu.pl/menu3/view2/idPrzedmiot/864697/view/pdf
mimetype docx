--- v4 (2026-05-02)
+++ v5 (2026-07-26)
@@ -843,67 +843,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe, zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W14, K_W10, K_W11</w:t>
+        <w:t xml:space="preserve">K_W10, K_W11, K_W13, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ma szczegółową wiedzę o problemach transmisji i odbioru w systemach radiokomunikacujnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1133,51 +1133,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U08, K_U09, K_U11</w:t>
+        <w:t xml:space="preserve">K_U09, K_U11, K_U06, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>