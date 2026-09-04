--- v5 (2026-07-26)
+++ v6 (2026-09-04)
@@ -1063,67 +1063,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe, zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U06, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U01, K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie zaprojektować wybrany rodzaj sysremu radioko9munikacyjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1133,51 +1133,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U11, K_U06, K_U08</w:t>
+        <w:t xml:space="preserve">K_U06, K_U08, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>