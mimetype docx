--- v7 (2026-09-04)
+++ v8 (2026-09-28)
@@ -800,51 +800,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W03, K_W06, K_W07, K_W08, K_W10, K_W13</w:t>
+        <w:t xml:space="preserve">K_W10, K_W13, K_W01, K_W03, K_W06, K_W07, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -870,51 +870,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W01, K_W03, K_W04, K_W05, K_W06, K_W07, K_W10</w:t>
+        <w:t xml:space="preserve">K_W01, K_W03, K_W04, K_W05, K_W06, K_W07, K_W10, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1090,67 +1090,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z wykonania zadań laboratoryjnych ćwiczenia nr 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U10, K_U01, K_U02, K_U06, K_U07, K_U08</w:t>
+        <w:t xml:space="preserve">K_U02, K_U06, K_U07, K_U08, K_U09, K_U10, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować foniczne filtry cyfrowe o zmiennej częstotliwości próbkowania (filtry interpolacyjne i decymacyjne) za pomocą specjalizowanego programu komputerowego, ocenić uzyskane charakterystyki częstotliwościowe oraz zaproponować układ synchronicznego konwertera szybkości próbkowania fonicznych sygnałów cyfrowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1230,67 +1230,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdanie z wykonania zadań laboratoryjnych ćwiczenia nr 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U06, K_U07, K_U08, K_U09, K_U10</w:t>
+        <w:t xml:space="preserve">K_U06, K_U07, K_U08, K_U09, K_U10, K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>