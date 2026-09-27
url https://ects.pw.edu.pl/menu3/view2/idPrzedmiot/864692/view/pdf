--- v7 (2026-09-04)
+++ v8 (2026-09-27)
@@ -1048,67 +1048,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe, laboratoria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TUSP_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi potrafi posłużyć się właściwie dobranymi metodami umożliwiającymi pomiar i badanie sygnałów i urządzeń systemów ultraszerokpasmowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1188,67 +1188,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratoria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TUSP_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi posługiwać się specjalistyczna aparaturą pomiarową umożłiwiającą badania sygnałów i urządzeń techniki ultraszerokopasmowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>