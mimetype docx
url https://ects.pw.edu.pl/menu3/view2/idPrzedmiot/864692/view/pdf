--- v8 (2026-09-27)
+++ v9 (2026-10-19)
@@ -1048,67 +1048,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe, laboratoria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TUSP_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi potrafi posłużyć się właściwie dobranymi metodami umożliwiającymi pomiar i badanie sygnałów i urządzeń systemów ultraszerokpasmowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1188,67 +1188,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratoria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TUSP_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi posługiwać się specjalistyczna aparaturą pomiarową umożłiwiającą badania sygnałów i urządzeń techniki ultraszerokopasmowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>