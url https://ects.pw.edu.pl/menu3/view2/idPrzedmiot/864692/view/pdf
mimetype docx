--- v3 (2026-03-21)
+++ v4 (2026-05-04)
@@ -1274,51 +1274,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TUSP_K1: </w:t>
       </w:r>
     </w:p>