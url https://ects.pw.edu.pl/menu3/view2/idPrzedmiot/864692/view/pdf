--- v4 (2026-05-04)
+++ v5 (2026-06-20)
@@ -758,551 +758,551 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium wykładowe 1, laboratoria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W05, K_W13</w:t>
+        <w:t xml:space="preserve">K_W13, K_W03, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka TUSP_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student ma wiedzę w zakresie technik odbioru saygnałów ultraszerokopasmowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia wykładowe, laboratoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W06, K_W10, K_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka TUSP_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka TUSP_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma wiedzę w zakresie technik odbioru saygnałów ultraszerokopasmowych</w:t>
+        <w:t xml:space="preserve">Student ma wiedzę w zakresie kompatybilności impulsowych systemów ultraszerokopasmowych i technik redukcji zakłóceń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium wykładowe 2, ćwiczenie 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W11, K_W14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student ma wiedzę w zakresie zastosowań technik ultraszeropasmowych do lokalizacji i obrazowania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwiu 2, ćwiczenia laboratoryjne 4 i 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W06, K_W10, K_W13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka TUSP_U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student (który zaliczył przedmiot) potrafi dokonac oceny możliwości i ograniczeń systemu transmisji ultraszerokpasmowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe, laboratoria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W10, K_W13</w:t>
+        <w:t xml:space="preserve">K_U08, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka TUSP_W3: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka TUSP_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma wiedzę w zakresie kompatybilności impulsowych systemów ultraszerokopasmowych i technik redukcji zakłóceń</w:t>
+        <w:t xml:space="preserve">Student potrafi potrafi posłużyć się właściwie dobranymi metodami umożliwiającymi pomiar i badanie sygnałów i urządzeń systemów ultraszerokpasmowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium wykładowe 2, ćwiczenie 3</w:t>
+        <w:t xml:space="preserve">laboratoria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W14</w:t>
+        <w:t xml:space="preserve">K_U10, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka TUSP_U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student ma wiedzę w zakresie zastosowań technik ultraszeropasmowych do lokalizacji i obrazowania</w:t>
+        <w:t xml:space="preserve">Student potrafi ocenić przydatność stosowania technik ultraszerokopasmowych w zastosowaniach lokalizacyjnych i obrazowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwiu 2, ćwiczenia laboratoryjne 4 i 5</w:t>
+        <w:t xml:space="preserve">laboratoria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W10, K_W13</w:t>
+        <w:t xml:space="preserve">K_U01, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka TUSP_U1: </w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka TUSP_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student (który zaliczył przedmiot) potrafi dokonac oceny możliwości i ograniczeń systemu transmisji ultraszerokpasmowej</w:t>
+        <w:t xml:space="preserve">Student potrafi posługiwać się specjalistyczna aparaturą pomiarową umożłiwiającą badania sygnałów i urządzeń techniki ultraszerokopasmowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">kolokwia wykładowe, laboratoria</w:t>
+        <w:t xml:space="preserve">laboratoria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U14</w:t>
-[...209 lines deleted...]
-        <w:t xml:space="preserve">K_U14, K_U09</w:t>
+        <w:t xml:space="preserve">K_U09, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>