--- v5 (2026-06-20)
+++ v6 (2026-07-26)
@@ -758,67 +758,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium wykładowe 1, laboratoria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W03, K_W05</w:t>
+        <w:t xml:space="preserve">K_W03, K_W05, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TUSP_W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student ma wiedzę w zakresie technik odbioru saygnałów ultraszerokopasmowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -898,51 +898,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium wykładowe 2, ćwiczenie 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W14</w:t>
+        <w:t xml:space="preserve">K_W14, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>