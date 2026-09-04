--- v6 (2026-07-26)
+++ v7 (2026-09-04)
@@ -898,51 +898,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium wykładowe 2, ćwiczenie 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W11</w:t>
+        <w:t xml:space="preserve">K_W11, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1048,67 +1048,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia wykładowe, laboratoria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka TUSP_U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi potrafi posłużyć się właściwie dobranymi metodami umożliwiającymi pomiar i badanie sygnałów i urządzeń systemów ultraszerokpasmowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>