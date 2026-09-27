--- v4 (2026-07-25)
+++ v5 (2026-09-27)
@@ -924,191 +924,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W07, K_W09, K_W10, K_W14, K_W04, K_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wie jak zamodelować diodę i tranzystor mikrofalowy na podstawie macierzy rozproszenia [S] zmierzonych w odpowiednio wybranych punktach pracy w środowisku typowego symulatora obwodów b.w.cz.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium nr 2, kolokwium 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W06, K_W07, K_W09, K_W10, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wie jak zamodelować diodę i tranzystor mikrofalowy na podstawie macierzy rozproszenia [S] zmierzonych w odpowiednio wybranych punktach pracy w środowisku typowego symulatora obwodów b.w.cz.;</w:t>
+        <w:t xml:space="preserve">zna schematy funkcjonalne bloków nadawczych i odbiorczych systemów TDD i FDD, potrafi zaproponować  rozwiązania układowe i systemowe takich urządzeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratorium nr 2, kolokwium 2</w:t>
+        <w:t xml:space="preserve">kolokwium 2, labolatorium5, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W04, K_W06, K_W07, K_W09, K_W10</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">K_W04, K_W06, K_W07, K_W09, K_W10, K_W14</w:t>
+        <w:t xml:space="preserve">K_W06, K_W07, K_W09, K_W10, K_W14, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>