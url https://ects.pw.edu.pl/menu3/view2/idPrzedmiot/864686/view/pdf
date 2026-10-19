--- v5 (2026-09-27)
+++ v6 (2026-10-19)
@@ -924,51 +924,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W09, K_W10, K_W14, K_W04, K_W06</w:t>
+        <w:t xml:space="preserve">K_W04, K_W06, K_W07, K_W09, K_W10, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1064,51 +1064,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium 2, labolatorium5, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W07, K_W09, K_W10, K_W14, K_W04</w:t>
+        <w:t xml:space="preserve">K_W10, K_W14, K_W04, K_W06, K_W07, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>