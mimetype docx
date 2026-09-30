--- v7 (2026-09-04)
+++ v8 (2026-09-30)
@@ -988,51 +988,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian, laboratorium 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W07</w:t>
+        <w:t xml:space="preserve">K_W07, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1138,51 +1138,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U14, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1278,51 +1278,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U06, K_U10, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U06, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>